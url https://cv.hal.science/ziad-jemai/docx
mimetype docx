--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -118,347 +118,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective disassembly line optimization with collaborative robots</w:t>
+                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Laouini</w:t>
+                <w:t xml:space="preserve">Anem Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhem Slama</w:t>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420461v1</w:t>
+                <w:t xml:space="preserve">hal-05220926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-objective disassembly line optimization with collaborative robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Oumayma Laouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (10), pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220926v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview on the disassembly line balancing under uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Laouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 58 (19), pp.25-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -486,408 +486,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimisation of periodic inventory models for perishable items with a general lifetime</w:t>
+                <w:t xml:space="preserve">Bi-objective stochastic closed-loop supply chain network design under uncertain quantity and quality of returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Khalifa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mouna Kchaou-Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2150908⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330904v1</w:t>
+                <w:t xml:space="preserve">hal-04330895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and optimisation of periodic inventory models for perishable items with a general lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evren Sahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (21), pp.7483-7501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2150908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330897v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective stochastic closed-loop supply chain network design under uncertain quantity and quality of returns</w:t>
+                <w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Kchaou-Boujelben</w:t>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Bensalem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 181, </w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330895v1</w:t>
+                <w:t xml:space="preserve">hal-04330897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Fokouop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -928,606 +928,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
+                <w:t xml:space="preserve">A tool for the management of personal protective equipment during COVID-19 pandemic: Abderrahmen Mami Hospital case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oualid Jouini</w:t>
+                <w:t xml:space="preserve">Safa Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Sondes Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+                <w:t xml:space="preserve">Imen Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (6), pp.462-469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833820v1</w:t>
+                <w:t xml:space="preserve">hal-04330906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal pricing and ordering decisions for a retailer using multiple discounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingguo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 299 (issue 3), pp.1177-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833812v1</w:t>
+                <w:t xml:space="preserve">hal-03558833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for the management of personal protective equipment during COVID-19 pandemic: Abderrahmen Mami Hospital case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dorra Jarraya</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330906v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pricing and ordering decisions for a retailer using multiple discounts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 299 (issue 3), pp.1177-1192. </w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558833v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1561,51 +1561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of merging activities in a supply chain under the Guaranteed Service Model: Centralized and decentralized cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bendadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,759 +1672,759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution procedures for lost sales base-stock inventory systems with compound Poisson demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 209, p. 172-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.01.021⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742197v1</w:t>
+                <w:t xml:space="preserve">hal-02455037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory rationing for the News-Vendor problem with a drop-shipping option</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.02.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hasni</w:t>
+                <w:t xml:space="preserve">Solution procedures for lost sales base-stock inventory systems with compound Poisson demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M S Aguir</w:t>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zied Babai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 209, p. 172-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455037v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized versus cooperative performances in a Nash game between a customer and two suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spare parts demand forecasting: a review on bootstrapping methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ernez-Gahbiche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">M.S. Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-018-9315-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1424375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997268v1</w:t>
+                <w:t xml:space="preserve">hal-01742198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spare parts demand forecasting: a review on bootstrapping methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An investigation on bootstrapping forecasting methods for intermittent demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Aguir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1424375⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742198v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation on bootstrapping forecasting methods for intermittent demands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decentralized versus cooperative performances in a Nash game between a customer and two suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez-Gahbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadjyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.S. Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 31, p. 279-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10696-018-9315-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742192v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2471,64 +2471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacity planning in textile and apparel supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic closed-loop supply chain network design problem with multiple recovery options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jerbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,77 +2731,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2848,51 +2848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of coordination on costs and carbon emissions for a two-echelon serial economic order quantity problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,961 +2959,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Stackelberg game between a customer and several cooperating suppliers: stability and efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A coordinated multi-item inventory system for perishables with random lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ernez Gahbiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+                <w:t xml:space="preserve">M Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2016.1172826⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672387v1</w:t>
+                <w:t xml:space="preserve">hal-01672388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coordinated multi-item inventory system for perishables with random lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Competitive versus cooperative performances of a Stackelberg game between two suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zied Babai</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez-Gahbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadjyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4-5), pp.767 - 780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2016050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive versus cooperative performances of a Stackelberg game between two suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sustainable transportation and order quantity: insights from multiobjective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C Fransoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2016050⟩</w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.367-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-016-9240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672385v1</w:t>
+                <w:t xml:space="preserve">hal-01954465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable transportation and order quantity: insights from multiobjective optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Sena Eruguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan C Fransoo</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (3), pp.367-396. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10696-016-9240-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954465v1</w:t>
+                <w:t xml:space="preserve">hal-01265043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a Stackelberg game between a customer and several cooperating suppliers: stability and efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayse Sena Eruguz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+                <w:t xml:space="preserve">Ibtissem Ernez Gahbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadjyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2016.1172826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265043v1</w:t>
+                <w:t xml:space="preserve">hal-01672387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A lost sales (r, Q) inventory control model for perishables with fixed lifetime and lead time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848523v1</w:t>
+                <w:t xml:space="preserve">hal-01271580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lost sales (r, Q) inventory control model for perishables with fixed lifetime and lead time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Erratum: A Lost Sales (r,Q) Inventory Control Model for Perishables with Fixed Lifetime and Lead Time (International Journal of Production Economics (2015) 168 (143-157) DOI: 10.1016/j.ijpe.2015.06.010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, 170 (Part A), pp.373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271580v1</w:t>
+                <w:t xml:space="preserve">hal-02446959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: A Lost Sales (r,Q) Inventory Control Model for Perishables with Fixed Lifetime and Lead Time (International Journal of Production Economics (2015) 168 (143-157) DOI: 10.1016/j.ijpe.2015.06.010)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Moeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Minner</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 170 (Part A), pp.373. </w:t>
+              <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446959v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based optimization of staffing levels in an emergency department</w:t>
               </w:r>
@@ -3925,64 +3925,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Wargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agapitos Diakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4033,100 +4033,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Moeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265042v1</w:t>
@@ -4267,51 +4267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aris Syntetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4339,446 +4339,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal policy structure characterization for a two-period dual-sourcing inventory control model with forecast updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.238 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672392v1</w:t>
+                <w:t xml:space="preserve">hal-01672389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal policy structure characterization for a two-period dual-sourcing inventory control model with forecast updating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.07.028⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672389v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Sena Eruguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marty</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01672390v1</w:t>
+                <w:t xml:space="preserve">hal-01672392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4819,302 +4819,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Sahin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672393v1</w:t>
+                <w:t xml:space="preserve">hal-01672396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (4), pp.734 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672396v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory routing problems in a context of vendor-managed inventory system with consignment stock and transshipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,51 +5174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost allocation in a full truckload shipment consolidation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Goudenege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5377,51 +5377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalition Formation and Cost Allocation for Joint Replenishment Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5506,51 +5506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including sustainability criteria into inventory models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5617,662 +5617,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian van Delft</w:t>
+                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound Poisson demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Cheaitoua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (3), pp.552 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588707v1</w:t>
+                <w:t xml:space="preserve">hal-01672399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound Poisson demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Dallery</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3), pp.30-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672399v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contracting under uncertain capacity: a generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesim Erkip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Inventory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.125 - 149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537098v1</w:t>
+                <w:t xml:space="preserve">hal-01672400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting under uncertain capacity: a generalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesim Erkip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inventory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.471-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/EJIE.2010.035655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672400v1</w:t>
+                <w:t xml:space="preserve">hal-00537098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Periodic Review Inventory Model subject to Shrinkage Type Errors: Impact of RFID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Rekik</w:t>
+                <w:t xml:space="preserve">Two-period production planning and inventory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol.118,n°1, pp.118-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.08.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403754v1</w:t>
+                <w:t xml:space="preserve">hal-00471430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-period production planning and inventory control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+                <w:t xml:space="preserve">A Periodic Review Inventory Model subject to Shrinkage Type Errors: Impact of RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (1), pp.68 - 85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00471430v1</w:t>
+                <w:t xml:space="preserve">hal-00403754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t>
               </w:r>
@@ -6284,51 +6284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6379,64 +6379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6474,51 +6474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized inventory control in a two-stage capacitated supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6740,51 +6740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - 27ème congrès annuel de la société française de recherche opérationnelle et d'aide à la decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
@@ -6807,455 +6807,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t>
+                <w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gouret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ayman Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377204v1</w:t>
+                <w:t xml:space="preserve">hal-05377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche exacte pour le problème bi-objectif d'équilibrage des lignes de désassemblage intégrant des robots collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Laouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2025: 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377154v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche exacte pour le problème bi-objectif d'équilibrage des lignes de désassemblage intégrant des robots collaboratifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025: 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France, France</w:t>
+              <w:t xml:space="preserve">CoDIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034944v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7274,429 +7274,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Planning for spare parts procurement under lack of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Heidseick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60662/0V8M-E504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430389v1</w:t>
+                <w:t xml:space="preserve">hal-04361299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Fokouop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177780v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning for spare parts procurement under lack of information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Heidseick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04361299v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7743,64 +7743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lugaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7847,90 +7847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7964,90 +7964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8198,77 +8198,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting extractions in a closed loop supply chain of spare parts: An industrial case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Urie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8323,90 +8323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Periodic Inventory Model for Perishable Items with General Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.226-234, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8440,51 +8440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting surgery durations in non-elective emergency operating rooms using machine learning techniques: A case study of La Pitié Salpêtrière hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwer Nebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,51 +8492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santamaria-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHeIC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
@@ -8565,51 +8565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Business Planning Process: Link Between Supply Chain Planning and Financial Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8682,51 +8682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Algorithm for the Safety Stock Placement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bendadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8799,77 +8799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Indicators in Emergency Operating Theaters: A State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santamaria-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,51 +8916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Analysis to evaluate a Breast Cancer Screening Campaign: A Case Study from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9050,90 +9050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Air Traffic Flow Management Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alsyouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9197,51 +9197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature Review on Shortage Cost Modeling in Inventory Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9292,51 +9292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of merging activities in supply chain under the guaranteed service model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendadou Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9413,64 +9413,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9521,64 +9521,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain agility: review of situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9642,51 +9642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Manufacturing Modelling Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9714,589 +9714,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation based optimisation Model for a joint inventory pricing problem for perishables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Jbira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Jemai</w:t>
+                <w:t xml:space="preserve">Mohamed Salah Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Logistics Operations Management, GOL 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Working Seminar on Production Economics (WSPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02446958v1</w:t>
+                <w:t xml:space="preserve">hal-02455055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fairness in the Network Air Traffic Flow Management with Rerouting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation based optimisation Model for a joint inventory pricing problem for perishables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Jbira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Jaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 9th International Conference on Mechanical and Aerospace Engineering (ICMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.100-105, </w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Logistics Operations Management, GOL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMAE.2018.8467624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055139v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Fairness in the Network Air Traffic Flow Management with Rerouting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Alsyouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Working Seminar on Production Economics (WSPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 9th International Conference on Mechanical and Aerospace Engineering (ICMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.100-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMAE.2018.8467624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455055v1</w:t>
+                <w:t xml:space="preserve">hal-02055139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering multiple recovery options and uncertainties in a closed-loop supply chain network design problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmen Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 4th International Conference on Control, Decision and Information Technologies (CoDIT'17) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672407v1</w:t>
+                <w:t xml:space="preserve">hal-01672406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Considering multiple recovery options and uncertainties in a closed-loop supply chain network design problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Jerbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">IEEE 4th International Conference on Control, Decision and Information Technologies (CoDIT'17) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672406v1</w:t>
+                <w:t xml:space="preserve">hal-01672407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering multiple recovery options and uncertainties in a closed-loop supply chain network design problem</w:t>
               </w:r>
@@ -10308,51 +10308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jerbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10393,809 +10393,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Service pooling strategy in service systems with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336771v1</w:t>
+                <w:t xml:space="preserve">hal-01672408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service pooling strategy in service systems with impatient customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Production Planning under Uncertainties and Forecasts Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Jouini</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672408v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Planning under Uncertainties and Forecasts Updates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amélioration des Performances des Services d'Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboueljinane Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahin Evren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT'16) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta</w:t>
+              <w:t xml:space="preserve">8ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672409v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des Performances des Services d'Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahin Evren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742200v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of triage nurse ordering in emergency departments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Industrial Engineering and Systems Management IESM’15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IESM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265284v1</w:t>
+                <w:t xml:space="preserve">hal-01260542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service capacity pooling in M/G/1 service systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling and analysis of triage nurse ordering in emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Wargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Industrial Engineering and Systems Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Industrial Engineering and Systems Management IESM’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266002v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+                <w:t xml:space="preserve">Service capacity pooling in M/G/1 service systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziad Jemai</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve"> International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260542v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heuristic for definition of shifts in an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Wargon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11227,718 +11227,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive simulation modeling of an emergency department: A case study for simulation optimization of staffing levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ger Koole</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265282v1</w:t>
+                <w:t xml:space="preserve">hal-01672412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decentralized versus Centralized Performances in the Case of Stackelberg Game between a Customer and two Suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+                <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672412v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized versus Centralized Performances in the Case of Stackelberg Game between a Customer and two Suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A comprehensive simulation modeling of an emergency department: A case study for simulation optimization of staffing levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Wargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ernez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Simulation Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Savannah, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC.2014.7019996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672411v1</w:t>
+                <w:t xml:space="preserve">hal-01265282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672414v1</w:t>
+                <w:t xml:space="preserve">hal-01672413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusable transportation items management: A case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control (ICNSC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672420v1</w:t>
+                <w:t xml:space="preserve">hal-01672414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reusable transportation items management: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goudenege Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control (ICNSC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672413v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach to synchronize production and transportation planning in a mineral water industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueru Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11989,77 +11989,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Aboueljinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12093,77 +12093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12201,77 +12201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Aboueljinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12290,260 +12290,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening the Supply Chain: Operational Adjustment versus Technology Investment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Dallery</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672422v1</w:t>
+                <w:t xml:space="preserve">hal-01672421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Greening the Supply Chain: Operational Adjustment versus Technology Investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672421v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable containers management : From a generic model to an industrial case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Goudenege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12594,77 +12594,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse S Eruguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12696,368 +12696,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an urban emergency medical system by using discrete simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal admission policy in make-to-stock/ make-to- order production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Marty</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez Gahbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672430v1</w:t>
+                <w:t xml:space="preserve">hal-01672427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Logistics Optimization : Application to Reusable Containers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of an urban emergency medical system by using discrete simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Iannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chollet-Xemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672428v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal admission policy in make-to-stock/ make-to- order production systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reverse Logistics Optimization : Application to Reusable Containers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goudenege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672427v1</w:t>
+                <w:t xml:space="preserve">hal-01672428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification séquentielle tactique-opérationnelle d'une chaîne logistique textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13121,51 +13121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Incorporate Sustainability Criteria into Operations Management Models? The Sustainable Order Quantity Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13223,714 +13223,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Period Production Planning and Inventory Control Model with Demand Forecasts Updating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Control of a two-stage production/inventory system with products returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC LSS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.232-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672437v1</w:t>
+                <w:t xml:space="preserve">hal-00579897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a two-stage production/inventory system with products returns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC LSS 12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Symposium on Management, Engineering and Informatics (MEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00579897v1</w:t>
+                <w:t xml:space="preserve">hal-01672432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse d'un problème de tournée de véhicules avec gestion de stock dans un contexte de stock de consignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Symposium on Management, Engineering and Informatics (MEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Orlando, United States</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale de modélisation et simulation (MOSIM) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672432v1</w:t>
+                <w:t xml:space="preserve">hal-01672433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un problème de tournée de véhicules avec gestion de stock dans un contexte de stock de consignation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Planification tactique du problème intégré production-distribution avec prise en compte des délais de transport: Cas de la chaine logistique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yacine Rekik</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Safra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale de modélisation et simulation (MOSIM) </w:t>
+              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672433v1</w:t>
+                <w:t xml:space="preserve">hal-01672436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification tactique du problème intégré production-distribution avec prise en compte des délais de transport: Cas de la chaine logistique textile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Key Performance Indicators for Sustainable Distribution Supply Chains: Set Building Methodology and Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systerms (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672436v1</w:t>
+                <w:t xml:space="preserve">hal-01672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Performance Indicators for Sustainable Distribution Supply Chains: Set Building Methodology and Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound poisson demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systerms (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Como, Italy</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672431v1</w:t>
+                <w:t xml:space="preserve">hal-01672434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13962,178 +13949,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound poisson demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-Period Production Planning and Inventory Control Model with Demand Forecasts Updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672434v1</w:t>
+                <w:t xml:space="preserve">hal-01672437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14171,77 +14171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of Order-Up-To-Levels in Inventory Systems with Compound Poisson Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.810 - 815, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14275,90 +14275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14392,51 +14392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaccuracies within a Decentralized Supply Chain: A General Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14474,77 +14474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14595,90 +14595,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14703,51 +14703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple retailer cooperation system analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel El Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14798,51 +14798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple retailer cooperation for joint transportation and inventory decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel El Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14893,51 +14893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracting under uncertain capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesim K Erkip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14982,286 +14982,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-stage newsboy model with backoreder and initial inventory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672450v1</w:t>
+                <w:t xml:space="preserve">hal-01672453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-stage newsboy model with backoreder and initial inventory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian van Delft</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672453v1</w:t>
+                <w:t xml:space="preserve">hal-01672450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'information avancée avec fenêtre de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15299,51 +15299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la décentralisation sur la performance de la chaîne logistique à deux étages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15407,325 +15407,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Air Traffic Flow Management with Carbon Emissions Considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02455057v1</w:t>
+                <w:t xml:space="preserve">hal-01672403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal Air Traffic Flow Management with Carbon Emissions Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Alsyouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672403v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Hedonic Coalition Structures: Application to a Supply Chain Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of multi-criteria and game theory approaches - Springer Series in Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15759,64 +15759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base stock inventory systems with compound poisson demand: case of partial lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16220,51 +16220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Laouini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Khalifa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2150908" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bensalem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109308" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330906v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Harbaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Jarraya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558833v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Bai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bendadou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kalai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.02.039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aguir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez-Gahbiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadjyoussef" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-018-9315-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Aguir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1424375" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.03.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpy006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jerbia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sehli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkan Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez Gahbiche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1172826" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672388v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zied Babai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Babai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016050" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96960D62264B08624749A0C75D0026A94D3DBF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C Fransoo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-016-9240-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.06.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G28P1N2W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446959v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.09.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lakri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2015.11728691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Syntetos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.04.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.07.028" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kala&#239;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.666844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00588707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitoua" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672399v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.10.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00537098v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2010.035655" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim Erkip" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403754v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.08.031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH94MDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170601180536" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.06.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidseick" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/0V8M-E504" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jemai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sahin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Urie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_24" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Nebli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santamaria-Acevedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Selmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gregoire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_17" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_50" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Omrane Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben Fatma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317283" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendadou Abderrahim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalai Rim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Zied" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dziri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jbira" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jaoua" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378079" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aguir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672407v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102648" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peng" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742200v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboueljinane Lina" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Evren" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265284v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380163" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266002v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672410v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diakogiannis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wargon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265282v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7019996" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672411v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj Youssef" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672420v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudenege Guillaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueru Zhong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672422v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghaffari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672430v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Iannoni" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chollet-Xemard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672427v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672433v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672436v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672431v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672434v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0142" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecole Centrale Paris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel El Omri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672448v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim K Erkip" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672454v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672402v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elomri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5295-8_15" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177449v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Laouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Khalifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2150908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Harbaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Jarraya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bendadou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kalai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aguir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.02.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Aguir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1424375" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez-Gahbiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadjyoussef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-018-9315-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpy006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jerbia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sehli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkan Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zied Babai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Babai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96960D62264B08624749A0C75D0026A94D3DBF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C Fransoo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-016-9240-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez Gahbiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1172826" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.06.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G28P1N2W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lakri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2015.11728691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Syntetos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.04.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kala&#239;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.666844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00588707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitoua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim Erkip" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00537098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2010.035655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.08.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH94MDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403754v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170601180536" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.06.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidseick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/0V8M-E504" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jemai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sahin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Urie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_24" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Nebli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santamaria-Acevedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Selmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gregoire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_17" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_50" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Omrane Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben Fatma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317283" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendadou Abderrahim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalai Rim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Zied" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dziri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455055v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aguir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446958v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jbira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jaoua" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378079" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102648" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672408v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboueljinane Lina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Evren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380163" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672410v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diakogiannis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wargon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj Youssef" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265282v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7019996" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudenege Guillaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueru Zhong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghaffari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672427v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Iannoni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chollet-Xemard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672432v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672433v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672436v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672431v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672434v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0142" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecole Centrale Paris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel El Omri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672448v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim K Erkip" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672453v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672454v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672402v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elomri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5295-8_15" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177449v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>