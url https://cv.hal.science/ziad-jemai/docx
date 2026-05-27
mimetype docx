--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -84,195 +84,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
+                <w:t xml:space="preserve">Weather-responsive optimization in air traffic flow management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anem Dupre</w:t>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.104916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2026.104916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220926v1</w:t>
+                <w:t xml:space="preserve">hal-05624285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective disassembly line optimization with collaborative robots</w:t>
               </w:r>
@@ -297,51 +297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faicel Hnaien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (10), pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -369,1889 +369,1906 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05420461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on the disassembly line balancing under uncertainty</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine learning-enhanced prediction of operating room occupation time and length of stay: a retrospective cohort study on emergency surgery care pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anem Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-025-01341-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400327v1</w:t>
+                <w:t xml:space="preserve">hal-05220926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective stochastic closed-loop supply chain network design under uncertain quantity and quality of returns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An overview on the disassembly line balancing under uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Laouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 58 (19), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04330895v1</w:t>
+                <w:t xml:space="preserve">hal-05400327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and optimisation of periodic inventory models for perishable items with a general lifetime</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bi-objective stochastic closed-loop supply chain network design under uncertain quantity and quality of returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou-Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61 (21), pp.7483-7501. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2150908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2023.109308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330904v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t>
+                <w:t xml:space="preserve">Analysis and optimisation of periodic inventory models for perishable items with a general lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+                <w:t xml:space="preserve">Fatma Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evren Sahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (21), pp.7483-7501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2022.2150908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330897v1</w:t>
+                <w:t xml:space="preserve">hal-04330904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A discrete simulation-based optimization approach for multi-period redeployment in emergency medical services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99 (7), pp.659-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00375497221139870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330901v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool for the management of personal protective equipment during COVID-19 pandemic: Abderrahmen Mami Hospital case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A heuristic approach for multi-echelon inventory optimisation in a closed-loop supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Fokouop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Harbaoui</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69 (10), pp.3435-3459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2023.2239393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330906v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pricing and ordering decisions for a retailer using multiple discounts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A tool for the management of personal protective equipment during COVID-19 pandemic: Abderrahmen Mami Hospital case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Chabouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingguo Bai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sondes Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Harbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Jarraya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Tunisie Medicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (6), pp.462-469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558833v1</w:t>
+                <w:t xml:space="preserve">hal-04330906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air traffic flow management under emission policies: Analyzing the impact of sustainable aviation fuel and different carbon prices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 166, pp.14-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tra.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Authority–Controlled Air Traffic Flow Management: An Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (2), pp.299-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1287/trsc.2021.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal pricing and ordering decisions for a retailer using multiple discounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingguo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 299 (issue 3), pp.1177-1192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833817v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of merging activities in a supply chain under the Guaranteed Service Model: Centralized and decentralized cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the binary formulation of air traffic flow management problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Jemai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yacine Rekik</w:t>
+                <w:t xml:space="preserve">Tobias Andersson Granberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.12.024⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-022-04740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558838v1</w:t>
+                <w:t xml:space="preserve">hal-03833817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of merging activities in a supply chain under the Guaranteed Service Model: Centralized and decentralized cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Bendadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.04.005⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.509-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455037v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory rationing for the News-Vendor problem with a drop-shipping option</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Solution procedures for lost sales base-stock inventory systems with compound Poisson demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.02.039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 209, p. 172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455038v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution procedures for lost sales base-stock inventory systems with compound Poisson demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 209, p. 172-182. </w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2019.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742197v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spare parts demand forecasting: a review on bootstrapping methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inventory rationing for the News-Vendor problem with a drop-shipping option</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1424375⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01742198v1</w:t>
+                <w:t xml:space="preserve">hal-02455038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation on bootstrapping forecasting methods for intermittent demands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spare parts demand forecasting: a review on bootstrapping methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.S. Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2018.1424375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742192v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized versus cooperative performances in a Nash game between a customer and two suppliers</w:t>
               </w:r>
@@ -2276,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadjyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 31, p. 279-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2348,1524 +2365,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An investigation on bootstrapping forecasting methods for intermittent demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hasni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Aguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672382v1</w:t>
+                <w:t xml:space="preserve">hal-01742192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacity planning in textile and apparel supply chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Newsboy Problem subject to price dependent demand and multiple discounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imaman/dpy006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial and Management Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.931-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jimo.2017083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01791992v1</w:t>
+                <w:t xml:space="preserve">hal-01672382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic closed-loop supply chain network design problem with multiple recovery options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Capacity planning in textile and apparel supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Safra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.02.011⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Management Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 00, pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imaman/dpy006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742193v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01791992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A stochastic closed-loop supply chain network design problem with multiple recovery options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Jerbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.23 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2018.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672383v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coordination on costs and carbon emissions for a two-echelon serial economic order quantity problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The news-vendor problem with drop-shipping and resalable returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tarkan Tan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (22), pp.6547 - 6571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2017.1324221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672384v1</w:t>
+                <w:t xml:space="preserve">hal-01672383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coordinated multi-item inventory system for perishables with random lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of coordination on costs and carbon emissions for a two-echelon serial economic order quantity problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zied Babai</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarkan Tan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 260 (2), pp.520 - 533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672388v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive versus cooperative performances of a Stackelberg game between two suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of a Stackelberg game between a customer and several cooperating suppliers: stability and efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Ernez-Gahbiche</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez Gahbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadjyoussef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2016050⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2016.1172826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01672385v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable transportation and order quantity: insights from multiobjective optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A coordinated multi-item inventory system for perishables with random lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan C Fransoo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10696-016-9240-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.226 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954465v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Competitive versus cooperative performances of a Stackelberg game between two suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez-Gahbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadjyoussef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4-5), pp.767 - 780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2016050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265043v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Stackelberg game between a customer and several cooperating suppliers: stability and efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sustainable transportation and order quantity: insights from multiobjective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan C Fransoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2016.1172826⟩</w:t>
+              <w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.367-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10696-016-9240-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672387v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lost sales (r, Q) inventory control model for perishables with fixed lifetime and lead time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comprehensive survey of guaranteed-service models for multi-echelon inventory optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Sena Eruguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Minner</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">, 2016, 172, pp.110-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01271580v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: A Lost Sales (r,Q) Inventory Control Model for Perishables with Fixed Lifetime and Lead Time (International Journal of Production Economics (2015) 168 (143-157) DOI: 10.1016/j.ijpe.2015.06.010)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A lost sales (r, Q) inventory control model for perishables with fixed lifetime and lead time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Minner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 170 (Part A), pp.373. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.09.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02446959v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Moeini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (3), pp.641-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3893,2127 +3923,2136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based optimization of staffing levels in an emergency department</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Erratum: A Lost Sales (r,Q) Inventory Control Model for Perishables with Fixed Lifetime and Lead Time (International Journal of Production Economics (2015) 168 (143-157) DOI: 10.1016/j.ijpe.2015.06.010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Minner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0037549715606808⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 170 (Part A), pp.373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265240v1</w:t>
+                <w:t xml:space="preserve">hal-02446959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation-based optimization of staffing levels in an emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Wargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agapitos Diakogiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t>
+              <w:t xml:space="preserve">SIMULATION: Transactions of The Society for Modeling and Simulation International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.942-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0037549715606808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265042v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASUREMENT AND MANAGEMENT OF SUPPLY CHAIN PERFORMANCE: PRACTICES IN TODAY’S LARGE COMPANIES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Jemai</w:t>
+                <w:t xml:space="preserve">Location and relocation problems in the context of the emergency medical service systems: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Moeini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2015.11728691⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10100-014-0374-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273857v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An e-retailing supply chain subject to inventory inaccuracies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">MEASUREMENT AND MANAGEMENT OF SUPPLY CHAIN PERFORMANCE: PRACTICES IN TODAY’S LARGE COMPANIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Lakri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.04.011⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2015.11728691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271589v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal policy structure characterization for a two-period dual-sourcing inventory control model with forecast updating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An e-retailing supply chain subject to inventory inaccuracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aris Syntetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 157, pp.238 - 249. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.07.028⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672389v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Sena Eruguz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marty</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.149 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01672390v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising reorder intervals and order-up-to levels in guaranteed service supply chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A simulation study to improve the performance of an emergency medical service: Application to the French Val-de-Marne department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2013.831188⟩</w:t>
+              <w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.46 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.simpat.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672392v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal policy structure characterization for a two-period dual-sourcing inventory control model with forecast updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.238 - 249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2014.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672391v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analysis of a periodic review inventory control system with perishables having random lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (1), pp.283 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2013.839895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672396v1</w:t>
+                <w:t xml:space="preserve">hal-01672391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assessing the impact of perishability and the use of time temperature technologies on inventory management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaaben Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Sahin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 143 (1), pp.72 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672393v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory routing problems in a context of vendor-managed inventory system with consignment stock and transshipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A review on simulation models applied to emergency medical service operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rim Kalaï</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2012.666844⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66 (4), pp.734 - 750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2013.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809640v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost allocation in a full truckload shipment consolidation game</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inventory routing problems in a context of vendor-managed inventory system with consignment stock and transshipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kalaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inventory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (8-9), pp 1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2012.666844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672395v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cost allocation in a full truckload shipment consolidation game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Goudenege</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t>
+              <w:t xml:space="preserve">International Journal of Inventory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.127 - 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672394v1</w:t>
+                <w:t xml:space="preserve">hal-01672395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coalition Formation and Cost Allocation for Joint Replenishment Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reusable Containers Management: From a Generic Model to an Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goudenege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production and Operations Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.26-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01672397v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including sustainability criteria into inventory models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coalition Formation and Cost Allocation for Joint Replenishment Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Elomri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Production and Operations Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (6), pp.1015 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1937-5956.2012.01333.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672398v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound Poisson demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Including sustainability criteria into inventory models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Dallery</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 210 (3), pp.552 - 558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 222 (2), pp.229 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672399v1</w:t>
+                <w:t xml:space="preserve">hal-01672398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systemics, Cybernetics and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (3), pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting under uncertain capacity: a generalisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound Poisson demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nesim Erkip</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Inventory Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (3), pp.552 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672400v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Industrial Engineering (EJIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (4), pp.471-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6041,630 +6080,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-period production planning and inventory control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Contracting under uncertain capacity: a generalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jemai</w:t>
+                <w:t xml:space="preserve">Nesim Erkip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Inventory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.125 - 149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471430v1</w:t>
+                <w:t xml:space="preserve">hal-01672400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Periodic Review Inventory Model subject to Shrinkage Type Errors: Impact of RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electronic Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (1), pp.68 - 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Two-period production planning and inventory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vol.118,n°1, pp.118-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2008.08.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403748v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Execution Errors in Retail Supply Chains: Analysis of the Case of Misplaced Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (7), pp.727-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403744v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized inventory control in a two-stage capacitated supply chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improving the Performance of Retail Stores Subject to Execution Errors: Coordination Versus RFID Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fikri Karaesmen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIE Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (4), pp.597-626</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672401v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Decentralized inventory control in a two-stage capacitated supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikri Karaesmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIE Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5), pp.501 - 512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07408170601180536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The influence of demand variability on the performance of a make-to-stock queue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 164 (1), pp.195-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2003.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00126137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6674,8722 +6808,8722 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Programming for Job Sequencing and Tool Switching Problem with Non-Identical Parallel Machines and Stochastic Processing Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Khayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Hadj Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2026 - 27ème congrès annuel de la société française de recherche opérationnelle et d'aide à la decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhem Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoDIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377154v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche exacte pour le problème bi-objectif d'équilibrage des lignes de désassemblage intégrant des robots collaboratifs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Production Planning and Financial Performance in the automotive industry, is there an opportunity to align?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2025: 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.1349-1354, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034944v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of Network Design in a Sustainable Supply Chain: Focus on the social dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Gouret</w:t>
+                <w:t xml:space="preserve">Approche exacte pour le problème bi-objectif d'équilibrage des lignes de désassemblage intégrant des robots collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Laouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilhem Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faicel Hnaien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
+              <w:t xml:space="preserve">ROADEF 2025: 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377204v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Constraints of Production Planning: A Case Study in the Automotive Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International conference on logistics operations management: smart sustainable and green logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSIAS, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning for spare parts procurement under lack of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Heidseick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60662/0V8M-E504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04361299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-optimization of an inventory control policy in a distribution multi-echelon system with returns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Fokouop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trois Rivières (Québec), Canada. pp.2992-2997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle d'aide à la décision pour l'optimisation de la répartition des flux de sourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès Annuel de la Société Française d'Automatique, de Génie Industriel et de Productique (SAGIP2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Planning of Orders with Priorities and Due Dates in the Automotive Industry: A Proposition of a mixed-integer linear programming approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE, Oct 2023, Sharjah - UAE, United Arab Emirates. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.5014758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twins for Supply Chains: Main Functions, Existing Applications, and Research Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lugaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Winter Simulation Conference (WSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Antonio, France. pp.2076-2087, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC60868.2023.10407569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Shipment and Production Planning: A mixed-integer linear programming approach with multiple suppliers and Due Dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Hassan Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Hichame Benbitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Networking, Sensing &amp; Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille, Oct 2023, Marseille, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICNSC58704.2023.10318988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support Tool to Assess the Probability of Meeting Customer Deadlines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems, APMS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, unknown, France. pp.534-542, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16407-1_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-echelon inventory optimization in closed-loop supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Fokouop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2992-2997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting extractions in a closed loop supply chain of spare parts: An industrial case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Urie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Periodic Inventory Model for Perishable Items with General Lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.226-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting surgery durations in non-elective emergency operating rooms using machine learning techniques: A case study of La Pitié Salpêtrière hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anwer Nebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santamaria-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHeIC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Business Planning Process: Link Between Supply Chain Planning and Financial Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.149-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Algorithm for the Safety Stock Placement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Bendadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Kalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.465-473, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Indicators in Emergency Operating Theaters: A State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santamaria-Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.486-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Analysis to evaluate a Breast Cancer Screening Campaign: A Case Study from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safa Bhar Layeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Omrane Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ben Fatma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 International Conference on Decision Aid Sciences and Application (DASA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Sakheer, France. pp.412-414, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASA51403.2020.9317283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Air Traffic Flow Management Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadeque Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Alsyouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 8th International Conference on Modeling Simulation and Applied Optimization (ICMSAO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Manama, Bahrain. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMSAO.2019.8880331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature Review on Shortage Cost Modeling in Inventory Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haythem Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Operations Research and Entreprise Systems (ICORES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of merging activities in supply chain under the guaranteed service model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendadou Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalai Rim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemai Zied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain agility drivers and enablers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain agility: review of situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selmen Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">international conference on operations research and entreprise systems, ICORES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic inventory optimization for a serial supply chain with stochastic and lead-time sensitive demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Dziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Manufacturing Modelling Management and Control (MIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zied Jemai</w:t>
+                <w:t xml:space="preserve">Simulation based optimisation Model for a joint inventory pricing problem for perishables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Jbira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Jaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Working Seminar on Production Economics (WSPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Logistics Operations Management, GOL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455055v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation based optimisation Model for a joint inventory pricing problem for perishables</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On Fairness in the Network Air Traffic Flow Management with Rerouting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Alsyouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Logistics Operations Management, GOL 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GOL.2018.8378079⟩</w:t>
+              <w:t xml:space="preserve">2018 9th International Conference on Mechanical and Aerospace Engineering (ICMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Budapest, Hungary. pp.100-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMAE.2018.8467624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446958v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Fairness in the Network Air Traffic Flow Management with Rerouting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the performance of adjusted bootstrapping methods for intermittent demand forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salah Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 9th International Conference on Mechanical and Aerospace Engineering (ICMAE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Working Seminar on Production Economics (WSPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Innsbruck, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055139v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Considering multiple recovery options and uncertainties in a closed-loop supply chain network design problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Jerbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">IEEE 4th International Conference on Control, Decision and Information Technologies (CoDIT'17) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672406v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering multiple recovery options and uncertainties in a closed-loop supply chain network design problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A new metric to evaluate the supply chain agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selmen Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 4th International Conference on Control, Decision and Information Technologies (CoDIT'17) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management (IESM'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672407v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering multiple recovery options and uncertainties in a closed-loop supply chain network design problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Jerbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Sehli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kchaou Boujelben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Control, Decision and Information Technologies, CoDIT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, unknown, France. pp.533-538, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service pooling strategy in service systems with impatient customers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672408v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production Planning under Uncertainties and Forecasts Updates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Service pooling strategy in service systems with impatient customers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Claisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chengbin Chu</w:t>
+                <w:t xml:space="preserve">J Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT'16) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta</w:t>
+              <w:t xml:space="preserve">11th International Conference on Modeling, Optimization and Simulation (MOSIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672409v1</w:t>
+                <w:t xml:space="preserve">hal-01672408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des Performances des Services d'Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Production Planning under Uncertainties and Forecasts Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahin Evren</w:t>
+                <w:t xml:space="preserve">Maxime Claisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT'16) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742200v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des Performances des Services d’Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélioration des Performances des Services d'Aide Médicale Urgente par une approche de simulation à évènements discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboueljinane Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahin Evren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence en Gestion et Ingénierie des Systèmes Hospitaliers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">8ème conférence francophone en gestion et ingénierie des systèmes hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336771v1</w:t>
+                <w:t xml:space="preserve">hal-01742200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assortment decision in the Multi-Product News-Vendor Problem with Demand Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouyu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IESM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01260542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analysis of triage nurse ordering in emergency departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Wargon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Industrial Engineering and Systems Management IESM’15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IESM.2015.7380163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service capacity pooling in M/G/1 service systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Conference on Industrial Engineering and Systems Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Heuristic for definition of shifts in an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diakogiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Wargon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computers and Industrial Engineering (CIE45)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A comprehensive simulation modeling of an emergency department: A case study for simulation optimization of staffing levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Wargon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ger Koole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Simulation Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Savannah, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WSC.2014.7019996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672412v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized versus Centralized Performances in the Case of Stackelberg Game between a Customer and two Suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Newsboy Problem with Price-dependent Demand Distribution and Multiple Discounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Metz, France</w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672411v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive simulation modeling of an emergency department: A case study for simulation optimization of staffing levels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decentralized versus Centralized Performances in the Case of Stackelberg Game between a Customer and two Suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Ernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Dogui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WSC.2014.7019996⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265282v1</w:t>
+                <w:t xml:space="preserve">hal-01672411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the Guaranteed-Service Model to a Decentralized Supply Chain: Impact on the Cycle- Service-Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Idustrial Engineering and Systems Management (IESM'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle-Service-Level in Guaranteed-Service Supply Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable transportation items management: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goudenege Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control (ICNSC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A heuristic approach to synchronize production and transportation planning in a mineral water industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueru Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Networking, Sensing and Control (ICNSC13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency Ambulance Deployment in Val-de-Marne Department A Simulation-based Iterative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Aboueljinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Reykjavik, Iceland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0004623105650576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison Between Continuous Review Inventory Control Systems for Perishables With Deterministic Lifetime and Lead Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Modeling, Simulation and Applied Optimization (ICMSAO'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'aide médicale urgente par la simulation - Application au SAMU du Val-de-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Aboueljinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Congrès International de Génie Industriel (CIGI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Greening the Supply Chain: Operational Adjustment versus Technology Investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evren Sahin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672421v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening the Supply Chain: Operational Adjustment versus Technology Investment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reducing ambulance response time using simulation: The case of Val-de-Marne department emergency medical service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Dallery</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Winter Simulation Conference (WSC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672422v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable containers management : From a generic model to an industrial case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Goudenege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Green Supply Chain (GSC'2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Guaranteed-Service Model for Multi-echelon Inventory Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse S Eruguz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal admission policy in make-to-stock/ make-to- order production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Ernez Gahbiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an urban emergency medical system by using discrete simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Iannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chollet-Xemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse Logistics Optimization : Application to Reusable Containers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Goudenege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengbin Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification séquentielle tactique-opérationnelle d'une chaîne logistique textile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Bouchriha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès international de Génie Industriel (CIGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Incorporate Sustainability Criteria into Operations Management Models? The Sustainable Order Quantity Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Bouchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a two-stage production/inventory system with products returns</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two-Period Production Planning and Inventory Control Model with Demand Forecasts Updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC LSS 12</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579897v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Control of a two-stage production/inventory system with products returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Symposium on Management, Engineering and Informatics (MEI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC LSS 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Villeneuve d'Ascq, France. pp.232-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20100712-3-FR-2020.00039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672432v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un problème de tournée de véhicules avec gestion de stock dans un contexte de stock de consignation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Newsvendor Model with Initial Inventory and Two Salvage Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yacine Rekik</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence internationale de modélisation et simulation (MOSIM) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">The 6th International Symposium on Management, Engineering and Informatics (MEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672433v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification tactique du problème intégré production-distribution avec prise en compte des délais de transport: Cas de la chaine logistique textile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse d'un problème de tournée de véhicules avec gestion de stock dans un contexte de stock de consignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Asma Ghaffari</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
+              <w:t xml:space="preserve">8ème Conférence internationale de modélisation et simulation (MOSIM) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672436v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Performance Indicators for Sustainable Distribution Supply Chains: Set Building Methodology and Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Planification tactique du problème intégré production-distribution avec prise en compte des délais de transport: Cas de la chaine logistique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Bouchery</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Safra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Bouchriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Production Management Systerms (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Como, Italy</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672431v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound poisson demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Key Performance Indicators for Sustainable Distribution Supply Chains: Set Building Methodology and Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Dallery</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Production Management Systerms (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672434v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic review inventory policy for perishables with random lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Period Production Planning and Inventory Control Model with Demand Forecasts Updating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analysis of order-up-to-level inventory systems with compound poisson demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zied Babai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">8ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672437v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Impact of Perishability and the Use of Time Temperature Technologies on Inventory Management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximations of Order-Up-To-Levels in Inventory Systems with Compound Poisson Demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.810 - 815, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of the Undershoot in an (r,Q) Inventory Model for Perishables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Moscow, Russia. pp.1573 - 1578, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20090603-3-RU-2001.0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaccuracies within a Decentralized Supply Chain: A General Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage flexible supply contract with payback and information update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole Centrale Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An (r, Q) inventory policy for perishable products having a fixed lifetime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaaben Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple retailer cooperation system analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel El Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple retailer cooperation for joint transportation and inventory decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel El Omri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Valparaiso, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracting under uncertain capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesim K Erkip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-stage newsboy model with backoreder and initial inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of misplacement errors on decentralized retail supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evren Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing (INCOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'information avancée avec fenêtre de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hadj Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la décentralisation sur la performance de la chaîne logistique à deux étages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikri Karaesmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence internationale de modélisation et simulation (MOSIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15399,470 +15533,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimal Air Traffic Flow Management with Carbon Emissions Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Alsyouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21803-4_106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672403v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Air Traffic Flow Management with Carbon Emissions Considerations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A simulation model of a french emergency medical service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Aboueljinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization of Complex Systems: Theory, Models Algorithms and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic modeling and analytics in healthcare delivery systems - World Scientific Publishing Company</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455057v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Hedonic Coalition Structures: Application to a Supply Chain Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Elomri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of multi-criteria and game theory approaches - Springer Series in Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-5295-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base stock inventory systems with compound poisson demand: case of partial lost sales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Jemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zied Babai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dallery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems Competitive Manufacturing for Innovative Products and Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15872,100 +16006,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles stochastiques pour l'aide au pilotage des chaines logistiques: l'impact de la décentralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Ecole Centrale Paris, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01177449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15975,105 +16109,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de pilotage de flux et de collaboration pour le management d'une supply chain globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Jemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut Polytechnique de Grenoble, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01177451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16220,51 +16354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Laouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.081" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bensalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109308" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Khalifa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2150908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Harbaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Jarraya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bendadou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kalai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.12.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455037v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aguir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.04.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455038v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.02.039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Aguir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1424375" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.03.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez-Gahbiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadjyoussef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-018-9315-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpy006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jerbia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sehli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.02.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkan Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.018" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zied Babai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Babai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672385v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016050" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96960D62264B08624749A0C75D0026A94D3DBF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954465v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C Fransoo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-016-9240-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez Gahbiche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1172826" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271580v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.06.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G28P1N2W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.09.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273857v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lakri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2015.11728691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Syntetos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.04.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kala&#239;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.666844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.10.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00588707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitoua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim Erkip" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00537098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2010.035655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.08.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH94MDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403754v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170601180536" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126137v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.06.042" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034944v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361299v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidseick" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/0V8M-E504" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430397v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jemai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sahin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallery" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Urie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558835v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_24" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558831v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Nebli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santamaria-Acevedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558834v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Selmi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gregoire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_17" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558836v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_50" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Omrane Aissaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben Fatma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317283" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendadou Abderrahim" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalai Rim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Zied" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455046v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dziri" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammami" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.331" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455055v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aguir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446958v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jbira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jaoua" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378079" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102648" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672408v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboueljinane Lina" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Evren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265284v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380163" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266002v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672410v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diakogiannis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wargon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672411v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj Youssef" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265282v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7019996" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672420v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudenege Guillaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672419v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueru Zhong" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672422v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghaffari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672427v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Iannoni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chollet-Xemard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672432v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672433v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672436v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672431v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672434v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672437v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672439v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0142" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672443v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672445v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecole Centrale Paris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672444v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel El Omri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672448v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672452v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim K Erkip" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672453v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672454v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672402v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elomri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5295-8_15" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455060v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177449v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Andersson Granberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2026.104916" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05420461v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Laouini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Hnaien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anem Dupre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lam&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-025-01341-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400327v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou-Boujelben" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Bensalem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2023.109308" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Khalifa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaaben Kouki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2150908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Aboueljinane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Sahin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00375497221139870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330901v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Fokouop" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2239393" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330906v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Chabouh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Hammami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Harbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Jarraya" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2022.09.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833812v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyu Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingguo Bai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-022-04740-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558838v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bendadou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kalai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rekik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.12.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zied Babai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Minner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hasni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Aguir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zied Babai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2019.04.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.02.039" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Aguir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2018.1424375" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez-Gahbiche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadjyoussef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Dogui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-018-9315-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742192v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.03.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672382v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jimo.2017083" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpy006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jerbia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kchaou Boujelben" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Sehli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.02.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2017.1324221" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672384v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkan Tan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672387v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez Gahbiche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2016.1172826" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zied Babai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Babai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2016.01.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016050" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96960D62264B08624749A0C75D0026A94D3DBF46/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C Fransoo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-016-9240-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena Eruguz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.11.017" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G28P1N2W-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Moeini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10100-014-0374-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446959v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.09.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ghanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Wargon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agapitos Diakogiannis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0037549715606808" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Lakri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Jemai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2015.11728691" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Syntetos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.04.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.831188" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2014.05.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHZSQNB4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672389v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Delft" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2014.07.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.839895" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672396v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR2JN8F1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aboueljinane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sahin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2013.09.017" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BN8ZV7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809640v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Kala&#239;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.666844" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goudenege" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengbin Chu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00588707v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitoua" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.10.004" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00537098v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2010.035655" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim Erkip" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403754v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jemai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00471430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2008.08.031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH94MDJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403748v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikri Karaesmen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07408170601180536" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karaesmen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2003.06.042" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khayati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Hadj Salem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lardeux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bhar Layeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377204v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gouret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Mahmoud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hichame Benbitour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baratte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.227" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034944v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Hassan Mahmoud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Heidseick" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/0V8M-E504" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430389v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177780v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Hilali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328041v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5014758" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177782v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lugaresi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC60868.2023.10407569" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328046v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNSC58704.2023.10318988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330909v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16407-1_63" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jemai" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sahin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dallery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.187" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Urie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Lazrak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_24" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558831v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwer Nebli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santamaria-Acevedo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legros" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558834v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haythem Selmi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gregoire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_17" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558836v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_50" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558837v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_52" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558839v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Omrane Aissaoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ben Fatma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Frikha" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA51403.2020.9317283" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Alsyouf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMSAO.2019.8880331" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455052v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455048v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendadou Abderrahim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalai Rim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemai Zied" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350793v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selmen Boubaker" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067458v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455046v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dziri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hammami" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.331" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02446958v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jbira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Jaoua" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL.2018.8378079" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMAE.2018.8467624" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455055v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Aguir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672406v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102648" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336771v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Peng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jouini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672409v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Claisse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboueljinane Lina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Evren" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265284v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IESM.2015.7380163" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266002v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Peng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672410v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ghanes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diakogiannis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Wargon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01265282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ger Koole" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WSC.2014.7019996" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672412v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672411v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ernez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hadj Youssef" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Sena" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672414v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672420v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudenege Guillaume" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672419v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueru Zhong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672418v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004623105650576" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672415v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672417v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672422v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghaffari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672421v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672424v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672423v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse S Eruguz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672427v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672430v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Iannoni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chollet-Xemard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672428v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672437v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579897v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20100712-3-FR-2020.00039" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672432v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672433v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672431v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672435v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672434v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672440v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672439v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0142" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090603-3-RU-2001.0154" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecole Centrale Paris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672446v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672444v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel El Omri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672448v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672452v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesim K Erkip" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672453v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672450v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672456v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455057v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21803-4_106" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672403v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672402v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elomri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5295-8_15" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455060v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177449v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01177451v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>