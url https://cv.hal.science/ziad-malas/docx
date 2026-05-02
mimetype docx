--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -947,191 +947,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique est-il pris en compte dans les achats nécessitant des anticipations ? Une exploration à travers les cas de l’habitat et des vacances au fil du vieillissement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acceptabilité sociale des initiatives environnementales dans l’enseignement supérieur : Focus sur les écoles de management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Consommations, Sociétés et territoires au prisme du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">20e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292943v1</w:t>
+                <w:t xml:space="preserve">hal-05478144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité sociale des initiatives environnementales dans l’enseignement supérieur : Focus sur les écoles de management.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique est-il pris en compte dans les achats nécessitant des anticipations ? Une exploration à travers les cas de l’habitat et des vacances au fil du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Consommations, Sociétés et territoires au prisme du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478144v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement (session spéciale)</w:t>
               </w:r>
@@ -1726,51 +1726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience sur 3 usages d’outils numériques pour l’enseignement du marketing auprès de 3 publiques en 1ere année d’IUT GEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Tahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de recherche « Pédagogie Numérique en Economie et Gestion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUNEGE, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3464,335 +3464,240 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the multiplication of concepts related to sustainability, changes in societal priorities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Behind the multiplication of concepts related to Sustainability, changes in societal priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Sustainability (M. Kalika &amp; F. Chevalier, Éds), pp. 51-65, EMS.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Research in Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions EMS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-66, 2023, DBA Fundamentals, 978-2-37687-887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962807v1</w:t>
+                <w:t xml:space="preserve">hal-04715609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...65 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à l'avenir du consommateur âgé : entre épargne et consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Guiot; Bertrand Urien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le consommateur âgé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2012, Nouveaux enjeux et perspectives, 978-2804166922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3802,201 +3707,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durable&amp;quot;, « éthique », &amp;quot;éco-friendly&amp;quot;,&amp;quot;bas-carbone&amp;quot;, &amp;quot;bio&amp;quot;... : il faut choisir !,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les seniors aussi se préoccupent de la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Igalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des retraites : quel impact sur le bénévolat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4005,51 +3910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4059,91 +3964,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horizon temporel des personnes âgées et arbitrages alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4153,100 +4058,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport à l’avenir, déterminant des choix patrimoniaux des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris Dauphine, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04895899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4256,105 +4161,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution aux recherches sur l’anticipation du futur éloigné dans les choix de consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Toulouse 3 Paul sabatier (UT3), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04841969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4501,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04017427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Seng&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.13.28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478144v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon Turnau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas Lgto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04256291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casenave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04274261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Donthu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835051v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04256404v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04895899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04017427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Guiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21200" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649742v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Seng&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.076.13.28" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649751v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896166v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Tahri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon Turnau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Glaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas Lgto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835065v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04256291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Casenave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04211610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04274261v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04218036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delecolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Donthu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Reniou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651190v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896171v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Igalens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04256404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04895899v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04841969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>