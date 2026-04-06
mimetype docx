--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -364,325 +364,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04648779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of scanning speed on fatigue behavior of 316L stainless steel fabricated by laser powder bed fusion</w:t>
+                <w:t xml:space="preserve">A multi-scale experimental investigation for fatigue limit and fatigue crack initiation behavior of powder bed fusion-laser beam 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">Wen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Shaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 319, pp.118043. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 866, pp.144692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.118043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304540v1</w:t>
+                <w:t xml:space="preserve">hal-04377037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale experimental investigation for fatigue limit and fatigue crack initiation behavior of powder bed fusion-laser beam 316L stainless steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration of transformation-induced plasticity in pseudoelastic NiTi shape memory alloys: Insight from austenite–martensite interface instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Xinliang Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoying Li</w:t>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.103481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304566v1</w:t>
+                <w:t xml:space="preserve">hal-04377031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale experimental investigation for fatigue limit and fatigue crack initiation behavior of powder bed fusion-laser beam 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -690,1483 +690,1483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 866, pp.144692. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377037v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration of transformation-induced plasticity in pseudoelastic NiTi shape memory alloys: Insight from austenite–martensite interface instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of scanning speed on fatigue behavior of 316L stainless steel fabricated by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 160, pp.103481. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.118043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.118043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377031v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper bound of low cycle fatigue life of pseudoelastic polycrystalline NiTi shape memory alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jihong Zhu</w:t>
+                <w:t xml:space="preserve">A Poromechanics-Based Phenomenological Model for Porous Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulcan Ozerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8a2d⟩</w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40830-022-00401-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377038v1</w:t>
+                <w:t xml:space="preserve">hal-04377058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of heat treatment on pseudoelastic behavior of spark plasma sintered NiTi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günay Anlaş</w:t>
+                <w:t xml:space="preserve">A multi-physics, multi-scale and finite strain crystal plasticity-based model for pseudoelastic NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103819⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.103146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377056v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanics-Based Phenomenological Model for Porous Shape Memory Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulcan Ozerim</w:t>
+                <w:t xml:space="preserve">The effect of heat treatment on pseudoelastic behavior of spark plasma sintered NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülcan Özerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40830-022-00401-1⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377058v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-physics, multi-scale and finite strain crystal plasticity-based model for pseudoelastic NiTi shape memory alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+                <w:t xml:space="preserve">A multiscale high cycle fatigue approach based on shakedown and cohesive zone theories—Application for additive-manufactured 316L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103146⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 851, pp.143598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377021v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale high cycle fatigue approach based on shakedown and cohesive zone theories—Application for additive-manufactured 316L steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">The upper bound of low cycle fatigue life of pseudoelastic polycrystalline NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 851, pp.143598. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8a2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377029v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading rate on fracture mechanics of NiTi SMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape optimization of SMA structures with respect to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Mutlu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224 (2), pp.151-165. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.108456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-020-00450-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.108456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377064v1</w:t>
+                <w:t xml:space="preserve">hal-04377034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plasticity on superelasticity and hysteretic dissipation of NiTi shape memory alloy</w:t>
+                <w:t xml:space="preserve">Comparative investigation of the fatigue limit of additive-manufactured and rolled 316 steel based on self-heating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101137⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223, pp.106746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377048v1</w:t>
+                <w:t xml:space="preserve">hal-04377023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of SMA structures with respect to fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evolution of transformation characteristics of shape memory alloys during cyclic loading: transformation temperature hysteresis and residual martensite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.108456⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9f10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377034v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the fatigue limit of additive-manufactured and rolled 316 steel based on self-heating approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">Effect of plasticity on superelasticity and hysteretic dissipation of NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuzhong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106746⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377023v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of transformation characteristics of shape memory alloys during cyclic loading: transformation temperature hysteresis and residual martensite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of loading rate on fracture mechanics of NiTi SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (2), pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9f10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-020-00450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377043v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
               </w:r>
@@ -2178,77 +2178,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (5), pp.1387-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2276,1104 +2276,1104 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Thermo-Mechanical-Chemical Coupled Response of a Lithium-Ion Battery Particle during a Charge-Discharge Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
+                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0631903jes⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363635v1</w:t>
+                <w:t xml:space="preserve">hal-04377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Analysis of the Thermo-Mechanical-Chemical Coupled Response of a Lithium-Ion Battery Particle during a Charge-Discharge Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (3), pp.A5445-A5461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/2.0631903jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377049v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">A model for shape memory alloy beams accounting for tensile compressive asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Van Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (18-19), pp.2697-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19873407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363641v1</w:t>
+                <w:t xml:space="preserve">hal-04377036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
+                <w:t xml:space="preserve">Degradation of the recoverable strain during stress controlled full transformation cycling in NiTi shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363642v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of the recoverable strain during stress controlled full transformation cycling in NiTi shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377041v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for shape memory alloy beams accounting for tensile compressive asymmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1387-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X19873407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377036v1</w:t>
+                <w:t xml:space="preserve">hal-04363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of thermomechanical training on functional stability of shape memory alloy wave spring actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multiscale TRIP-based investigation of low-cycle fatigue of polycrystalline NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X19831356⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.307-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377054v1</w:t>
+                <w:t xml:space="preserve">hal-04377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale TRIP-based investigation of low-cycle fatigue of polycrystalline NiTi shape memory alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of thermomechanical training on functional stability of shape memory alloy wave spring actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115, pp.307-329. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.1239-1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19831356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377025v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stored-energy-based fatigue criterion for shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3450,64 +3450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (4), pp.385-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,278 +3535,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On crack tip stress fields in pseudoelastic shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günay Anlaş</w:t>
+                <w:t xml:space="preserve">Effect of the amplitude of the training stress on the fatigue lifetime of NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212 (2), pp.205-217. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.66-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0300-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377060v1</w:t>
+                <w:t xml:space="preserve">hal-04377028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the amplitude of the training stress on the fatigue lifetime of NiTi shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">On crack tip stress fields in pseudoelastic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülcan Özerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, pp.66-69. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (2), pp.205-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377028v1</w:t>
+                <w:t xml:space="preserve">hal-04377060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects on high-frequency magnetic-field-induced martensite reorientation in ferromagnetic shape memory alloys: An experimental and theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and compatibility of martensite reorientation and phase transformation in high-frequency magnetic-field-induced deformation of Ni-Mn-Ga single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,460 +3990,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of pseudoelastic shape memory alloys using the large time increment method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A 3D finite-strain-based constitutive model for shape memory alloys accounting for thermomechanical coupling and martensite reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (4), pp.045016. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.065006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/26/4/045016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa6c17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377305v1</w:t>
+                <w:t xml:space="preserve">hal-04377151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermomechanically coupled finite-strain constitutive model for cyclic pseudoelasticity of polycrystalline shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A thermomechanically coupled finite deformation constitutive model for shape memory alloys based on Hencky strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.194-221. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.51-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377138v1</w:t>
+                <w:t xml:space="preserve">hal-04377144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D finite-strain-based constitutive model for shape memory alloys accounting for thermomechanical coupling and martensite reorientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">An extended thermomechanically coupled 3D rate-dependent model for pseudoelastic SMAs under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (6), pp.065006. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (9), pp.095047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa6c17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa7c36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377151v1</w:t>
+                <w:t xml:space="preserve">hal-04377239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the thermomechanical coupling on fatigue crack propagation in NiTi shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 685, pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4587,395 +4600,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermomechanically coupled finite deformation constitutive model for shape memory alloys based on Hencky strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A thermomechanically coupled finite-strain constitutive model for cyclic pseudoelasticity of polycrystalline shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.51-77. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.194-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377144v1</w:t>
+                <w:t xml:space="preserve">hal-04377138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended thermomechanically coupled 3D rate-dependent model for pseudoelastic SMAs under cyclic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of the frequency effect on low cycle fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (9), pp.095047. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa7c36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377239v1</w:t>
+                <w:t xml:space="preserve">hal-04377140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of the frequency effect on low cycle fatigue of shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yajun You</w:t>
+                <w:t xml:space="preserve">Numerical simulation of pseudoelastic shape memory alloys using the large time increment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.1-30. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.045016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/26/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377140v1</w:t>
+                <w:t xml:space="preserve">hal-04377305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grain size on tensile fatigue life of nanostructured NiTi shape memory alloy</w:t>
               </w:r>
@@ -5103,51 +5103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of transformation region around crack tip in shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Hazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5188,248 +5188,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+                <w:t xml:space="preserve">Effects of Lüders-like bands on NiTi fatigue behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.519-531. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.28-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391415v1</w:t>
+                <w:t xml:space="preserve">hal-04377150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lüders-like bands on NiTi fatigue behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83, pp.28-44. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.519-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377150v1</w:t>
+                <w:t xml:space="preserve">hal-04391415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency performance of ferromagnetic shape memory alloys</w:t>
               </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1-2), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Herpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.035042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5656,741 +5656,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakedown based model for high-cycle fatigue of shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+                <w:t xml:space="preserve">Lüders-like band front motion and fatigue life of pseudoelastic polycrystalline NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (11), pp.115012. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.46-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377275v1</w:t>
+                <w:t xml:space="preserve">hal-04377225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lüders-like band front motion and fatigue life of pseudoelastic polycrystalline NiTi shape memory alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">Shakedown based model for high-cycle fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.115012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377225v1</w:t>
+                <w:t xml:space="preserve">hal-04377275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.519-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time integration and assessment of a model for shape memory alloys considering multiaxial nonproportional loading cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Modeling of steady-state crack growth in shape memory alloys using a stationary method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selcuk Hazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377154v1</w:t>
+                <w:t xml:space="preserve">hal-04377230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of steady-state crack growth in shape memory alloys using a stationary method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Modeling of materials capable of solid–solid phase transformation. Application to the analytical solution of the semi-infinite mode III crack problem in a phase-changing solid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gunay Anlas</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.146-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377230v1</w:t>
+                <w:t xml:space="preserve">hal-04377286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of materials capable of solid–solid phase transformation. Application to the analytical solution of the semi-infinite mode III crack problem in a phase-changing solid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time integration and assessment of a model for shape memory alloys considering multiaxial nonproportional loading cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69, pp.146-156. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.82-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2014.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377286v1</w:t>
+                <w:t xml:space="preserve">hal-04377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional model of magneto-mechanical behaviors of martensite reorientation in ferromagnetic shape memory alloys</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.249-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,77 +6829,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical coupling in shape memory alloys under cyclic loadings: Experimental analysis and constitutive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (12), pp.1959-1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6945,77 +6945,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constitutive model for shape memory alloys accounting for thermomechanical coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (5), pp.748-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7061,77 +7061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Tensile-Compressive Asymmetry for Superelastic Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (7), pp.559-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,277 +7159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical modeling of the thermomechanical and metallurgical behavior of steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Thuy Trinh</w:t>
+                <w:t xml:space="preserve">Two-dimensional analysis to improve the output stress in ferromagnetic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377250v1</w:t>
+                <w:t xml:space="preserve">hal-04377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional analysis to improve the output stress in ferromagnetic shape memory alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Moumni</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical modeling of the thermomechanical and metallurgical behavior of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.414-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3636366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the ZM model for shape memory alloys accounting for plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,64 +7618,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical modeling of solid–solid phase change: Application to the description of the thermomechanical behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (4), pp.614-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7715,233 +7715,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D model of the cyclic thermomechanical behavior of shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional model of the thermomechanical behavior of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (11), pp.2427-2454. </w:t>
+              <w:t xml:space="preserve">, 2007, 55 (11), pp.2455-2490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377077v1</w:t>
+                <w:t xml:space="preserve">hal-04377075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional model of the thermomechanical behavior of shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A 3D model of the cyclic thermomechanical behavior of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (11), pp.2455-2490. </w:t>
+              <w:t xml:space="preserve">, 2007, 55 (11), pp.2427-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377075v1</w:t>
+                <w:t xml:space="preserve">hal-04377077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des contraintes résiduelles de traitement thermique dans la prédiction de la tenue en service des culasses en aluminium</w:t>
               </w:r>
@@ -8187,51 +8187,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Material with Phase Change and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 06 (C1), pp.C1-335-C1-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8310,51 +8310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fissuration à froid d'un acier ferritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05406630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaichen Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.05.260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Gu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.118043" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144692" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Chai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun You" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8a2d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lcan &#214;zerim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay Anla&#351;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcan Ozerim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Anlas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-022-00401-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguo Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103146" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mutlu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00450-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhong Su" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.108456" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9f10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00751-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363635v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0631903jes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377049v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00346-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Viet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19873407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19831356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab18b0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-018-00194-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0300-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/26/4/045016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377138v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.06.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377151v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa6c17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.12.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1ZXD7CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7c36" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.11.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NLMF3K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Hazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0069-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-016-0045-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Herpen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/3/035042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MW58W30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.12.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJLXN79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7F30FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun He" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RQ2BDB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM2BKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.605016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Trinh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14DXT48V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636366" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Zamfir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0VZR5WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4W4Z3BC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1W1Q6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVT1GBSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996132" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqiang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05406630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaichen Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.05.260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Chai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun You" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.118043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcan Ozerim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Anlas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-022-00401-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguo Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lcan &#214;zerim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay Anla&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103819" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8a2d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.108456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106746" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9f10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhong Su" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mutlu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00450-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00751-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00346-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0631903jes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Viet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19873407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19831356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab18b0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-018-00194-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0300-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa6c17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7c36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.12.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1ZXD7CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.11.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/26/4/045016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NLMF3K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Hazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0069-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-016-0045-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Herpen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/3/035042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MW58W30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.12.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJLXN79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7F30FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun He" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RQ2BDB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM2BKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.605016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Trinh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14DXT48V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Zamfir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0VZR5WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4W4Z3BC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377075v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVT1GBSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1W1Q6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996132" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqiang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>