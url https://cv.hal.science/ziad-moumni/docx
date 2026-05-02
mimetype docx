--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -474,201 +474,201 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377037v1</w:t>
+                <w:t xml:space="preserve">hal-04304566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration of transformation-induced plasticity in pseudoelastic NiTi shape memory alloys: Insight from austenite–martensite interface instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of scanning speed on fatigue behavior of 316L stainless steel fabricated by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.118043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.118043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377031v1</w:t>
+                <w:t xml:space="preserve">hal-04304540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale experimental investigation for fatigue limit and fatigue crack initiation behavior of powder bed fusion-laser beam 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -736,311 +736,341 @@
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 866, pp.144692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304566v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of scanning speed on fatigue behavior of 316L stainless steel fabricated by laser powder bed fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration of transformation-induced plasticity in pseudoelastic NiTi shape memory alloys: Insight from austenite–martensite interface instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jihong Zhu</w:t>
+                <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 319, pp.118043. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.103481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.118043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304540v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanics-Based Phenomenological Model for Porous Shape Memory Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulcan Ozerim</w:t>
+                <w:t xml:space="preserve">The upper bound of low cycle fatigue life of pseudoelastic polycrystalline NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40830-022-00401-1⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8a2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377058v1</w:t>
+                <w:t xml:space="preserve">hal-04377038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-physics, multi-scale and finite strain crystal plasticity-based model for pseudoelastic NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1049,1994 +1079,1964 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148, pp.103146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of heat treatment on pseudoelastic behavior of spark plasma sintered NiTi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günay Anlaş</w:t>
+                <w:t xml:space="preserve">A Poromechanics-Based Phenomenological Model for Porous Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulcan Ozerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103819⟩</w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40830-022-00401-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377056v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale high cycle fatigue approach based on shakedown and cohesive zone theories—Application for additive-manufactured 316L steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">The effect of heat treatment on pseudoelastic behavior of spark plasma sintered NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülcan Özerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143598⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377029v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper bound of low cycle fatigue life of pseudoelastic polycrystalline NiTi shape memory alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multiscale high cycle fatigue approach based on shakedown and cohesive zone theories—Application for additive-manufactured 316L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinliang Chai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (10), pp.105007. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 851, pp.143598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8a2d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377038v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of SMA structures with respect to fatigue</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of loading rate on fracture mechanics of NiTi SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatma Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 189, pp.108456. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (2), pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.108456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-020-00450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377034v1</w:t>
+                <w:t xml:space="preserve">hal-04377064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the fatigue limit of additive-manufactured and rolled 316 steel based on self-heating approach</w:t>
+                <w:t xml:space="preserve">Effect of plasticity on superelasticity and hysteretic dissipation of NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuzhong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106746⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377023v1</w:t>
+                <w:t xml:space="preserve">hal-04377048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of transformation characteristics of shape memory alloys during cyclic loading: transformation temperature hysteresis and residual martensite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Shape optimization of SMA structures with respect to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9f10⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.108456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.108456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377043v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plasticity on superelasticity and hysteretic dissipation of NiTi shape memory alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparative investigation of the fatigue limit of additive-manufactured and rolled 316 steel based on self-heating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223, pp.106746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377048v1</w:t>
+                <w:t xml:space="preserve">hal-04377023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading rate on fracture mechanics of NiTi SMA</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of transformation characteristics of shape memory alloys during cyclic loading: transformation temperature hysteresis and residual martensite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224 (2), pp.151-165. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-020-00450-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9f10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377064v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">A model for shape memory alloy beams accounting for tensile compressive asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Van Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (18-19), pp.2697-2715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19873407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377073v1</w:t>
+                <w:t xml:space="preserve">hal-04377036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of the recoverable strain during stress controlled full transformation cycling in NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günay Anlaş</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377049v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Thermo-Mechanical-Chemical Coupled Response of a Lithium-Ion Battery Particle during a Charge-Discharge Cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
+                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0631903jes⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04363635v1</w:t>
+                <w:t xml:space="preserve">hal-04363641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for shape memory alloy beams accounting for tensile compressive asymmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X19873407⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1387-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377036v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of the recoverable strain during stress controlled full transformation cycling in NiTi shape memory alloys</w:t>
+                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.031⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1387-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377041v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajun You</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363641v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Analysis of the Thermo-Mechanical-Chemical Coupled Response of a Lithium-Ion Battery Particle during a Charge-Discharge Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (3), pp.A5445-A5461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0631903jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363642v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale TRIP-based investigation of low-cycle fatigue of polycrystalline NiTi shape memory alloys</w:t>
               </w:r>
@@ -3048,64 +3048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3156,103 +3156,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of thermomechanical training on functional stability of shape memory alloy wave spring actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (8), pp.1239-1251. </w:t>
@@ -3303,77 +3303,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stored-energy-based fatigue criterion for shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3418,395 +3418,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Approach for the Fatigue of Shape Memory Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the amplitude of the training stress on the fatigue lifetime of NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (4), pp.385-401. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.66-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40830-018-00194-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377061v1</w:t>
+                <w:t xml:space="preserve">hal-04377028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the amplitude of the training stress on the fatigue lifetime of NiTi shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">On crack tip stress fields in pseudoelastic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülcan Özerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, pp.66-69. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (2), pp.205-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377028v1</w:t>
+                <w:t xml:space="preserve">hal-04377060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On crack tip stress fields in pseudoelastic shape memory alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Approach for the Fatigue of Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212 (2), pp.205-217. </w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.385-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0300-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40830-018-00194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377060v1</w:t>
+                <w:t xml:space="preserve">hal-04377061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects on high-frequency magnetic-field-induced martensite reorientation in ferromagnetic shape memory alloys: An experimental and theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and compatibility of martensite reorientation and phase transformation in high-frequency magnetic-field-induced deformation of Ni-Mn-Ga single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,226 +3990,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D finite-strain-based constitutive model for shape memory alloys accounting for thermomechanical coupling and martensite reorientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Numerical simulation of pseudoelastic shape memory alloys using the large time increment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (6), pp.065006. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.045016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa6c17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/26/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377151v1</w:t>
+                <w:t xml:space="preserve">hal-04377305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermomechanically coupled finite deformation constitutive model for shape memory alloys based on Hencky strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 117, pp.51-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4243,77 +4230,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extended thermomechanically coupled 3D rate-dependent model for pseudoelastic SMAs under cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4360,103 +4347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the thermomechanical coupling on fatigue crack propagation in NiTi shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 685, pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4600,836 +4587,849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermomechanically coupled finite-strain constitutive model for cyclic pseudoelasticity of polycrystalline shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A 3D finite-strain-based constitutive model for shape memory alloys accounting for thermomechanical coupling and martensite reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.194-221. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.065006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa6c17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377138v1</w:t>
+                <w:t xml:space="preserve">hal-04377151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of the frequency effect on low cycle fatigue of shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yajun You</w:t>
+                <w:t xml:space="preserve">A thermomechanically coupled finite-strain constitutive model for cyclic pseudoelasticity of polycrystalline shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 90, pp.1-30. </w:t>
+              <w:t xml:space="preserve">, 2017, 97, pp.194-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377140v1</w:t>
+                <w:t xml:space="preserve">hal-04377138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of pseudoelastic shape memory alloys using the large time increment method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of the frequency effect on low cycle fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), pp.045016. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/26/4/045016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377305v1</w:t>
+                <w:t xml:space="preserve">hal-04377140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain size on tensile fatigue life of nanostructured NiTi shape memory alloy</w:t>
+                <w:t xml:space="preserve">Evaluation of transformation region around crack tip in shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">Selcuk Hazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingping Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377132v1</w:t>
+                <w:t xml:space="preserve">hal-04377280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of transformation region around crack tip in shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gunay Anlas</w:t>
+                <w:t xml:space="preserve">Effects of grain size on tensile fatigue life of nanostructured NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingping Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.166-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0069-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377280v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Lüders-like bands on NiTi fatigue behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83, pp.28-44. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.519-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377150v1</w:t>
+                <w:t xml:space="preserve">hal-04391415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+                <w:t xml:space="preserve">Effects of Lüders-like bands on NiTi fatigue behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97, pp.519-531. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.28-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391415v1</w:t>
+                <w:t xml:space="preserve">hal-04377150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency performance of ferromagnetic shape memory alloys</w:t>
               </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1-2), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Herpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.035042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5656,563 +5656,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lüders-like band front motion and fatigue life of pseudoelastic polycrystalline NiTi shape memory alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">Shakedown based model for high-cycle fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.115012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377225v1</w:t>
+                <w:t xml:space="preserve">hal-04377275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakedown based model for high-cycle fatigue of shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+                <w:t xml:space="preserve">Lüders-like band front motion and fatigue life of pseudoelastic polycrystalline NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (11), pp.115012. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.46-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377275v1</w:t>
+                <w:t xml:space="preserve">hal-04377225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 97, pp.519-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of steady-state crack growth in shape memory alloys using a stationary method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Time integration and assessment of a model for shape memory alloys considering multiaxial nonproportional loading cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gunay Anlas</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377230v1</w:t>
+                <w:t xml:space="preserve">hal-04377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of materials capable of solid–solid phase transformation. Application to the analytical solution of the semi-infinite mode III crack problem in a phase-changing solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp.146-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6240,157 +6241,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time integration and assessment of a model for shape memory alloys considering multiaxial nonproportional loading cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Modeling of steady-state crack growth in shape memory alloys using a stationary method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selcuk Hazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377154v1</w:t>
+                <w:t xml:space="preserve">hal-04377230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional model of magneto-mechanical behaviors of martensite reorientation in ferromagnetic shape memory alloys</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.249-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6823,315 +6823,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical coupling in shape memory alloys under cyclic loadings: Experimental analysis and constitutive modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">A constitutive model for shape memory alloys accounting for thermomechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (12), pp.1959-1980. </w:t>
+              <w:t xml:space="preserve">, 2011, 27 (5), pp.748-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377107v1</w:t>
+                <w:t xml:space="preserve">hal-04377079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for shape memory alloys accounting for thermomechanical coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical coupling in shape memory alloys under cyclic loadings: Experimental analysis and constitutive modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (5), pp.748-767. </w:t>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.1959-1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377079v1</w:t>
+                <w:t xml:space="preserve">hal-04377107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Tensile-Compressive Asymmetry for Superelastic Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (7), pp.559-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,277 +7159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional analysis to improve the output stress in ferromagnetic shape memory alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Moumni</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical modeling of the thermomechanical and metallurgical behavior of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3636366⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.414-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377255v1</w:t>
+                <w:t xml:space="preserve">hal-04377250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical modeling of the thermomechanical and metallurgical behavior of steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Thuy Trinh</w:t>
+                <w:t xml:space="preserve">Two-dimensional analysis to improve the output stress in ferromagnetic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.07.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04377250v1</w:t>
+                <w:t xml:space="preserve">hal-04377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the ZM model for shape memory alloys accounting for plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,51 +7618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical modeling of solid–solid phase change: Application to the description of the thermomechanical behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7721,51 +7721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional model of the thermomechanical behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D model of the cyclic thermomechanical behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8310,51 +8310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fissuration à froid d'un acier ferritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05406630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaichen Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.05.260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Chai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun You" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.118043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377058v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcan Ozerim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Anlas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-022-00401-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguo Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lcan &#214;zerim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay Anla&#351;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103819" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8a2d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.108456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106746" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9f10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhong Su" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377064v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mutlu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00450-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00751-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00346-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0631903jes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Viet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19873407" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363642v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19831356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab18b0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-018-00194-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377060v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0300-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377151v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa6c17" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7c36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.12.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1ZXD7CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.11.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/26/4/045016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NLMF3K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Hazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0069-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-016-0045-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Herpen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/3/035042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MW58W30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.12.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJLXN79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7F30FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun He" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RQ2BDB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM2BKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.605016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Trinh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14DXT48V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Zamfir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0VZR5WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4W4Z3BC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377075v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVT1GBSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1W1Q6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996132" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqiang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05406630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaichen Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.05.260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.118043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Chai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun You" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8a2d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguo Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103146" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcan Ozerim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Anlas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-022-00401-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lcan &#214;zerim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay Anla&#351;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mutlu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00450-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhong Su" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.108456" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9f10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Viet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19873407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00346-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00751-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0631903jes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19831356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab18b0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0300-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-018-00194-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/26/4/045016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7c36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.12.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1ZXD7CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa6c17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.06.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.11.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Hazar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0069-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NLMF3K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-016-0045-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Herpen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/3/035042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.12.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377230v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MW58W30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJLXN79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7F30FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun He" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.09.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM2BKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RQ2BDB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.605016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Trinh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14DXT48V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636366" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Zamfir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0VZR5WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4W4Z3BC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377075v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVT1GBSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1W1Q6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996132" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqiang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>