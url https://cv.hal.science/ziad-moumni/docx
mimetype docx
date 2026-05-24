--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -474,201 +474,201 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304566v1</w:t>
+                <w:t xml:space="preserve">hal-04377037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of scanning speed on fatigue behavior of 316L stainless steel fabricated by laser powder bed fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration of transformation-induced plasticity in pseudoelastic NiTi shape memory alloys: Insight from austenite–martensite interface instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jihong Zhu</w:t>
+                <w:t xml:space="preserve">Xinliang Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.118043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.103481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304540v1</w:t>
+                <w:t xml:space="preserve">hal-04377031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale experimental investigation for fatigue limit and fatigue crack initiation behavior of powder bed fusion-laser beam 316L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -736,2644 +736,2644 @@
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 866, pp.144692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2023.144692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377037v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration of transformation-induced plasticity in pseudoelastic NiTi shape memory alloys: Insight from austenite–martensite interface instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of scanning speed on fatigue behavior of 316L stainless steel fabricated by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 160, pp.103481. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 319, pp.118043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2023.118043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377031v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The upper bound of low cycle fatigue life of pseudoelastic polycrystalline NiTi shape memory alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jihong Zhu</w:t>
+                <w:t xml:space="preserve">The effect of heat treatment on pseudoelastic behavior of spark plasma sintered NiTi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülcan Özerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8a2d⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.103819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377038v1</w:t>
+                <w:t xml:space="preserve">hal-04377056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-physics, multi-scale and finite strain crystal plasticity-based model for pseudoelastic NiTi shape memory alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+                <w:t xml:space="preserve">A Poromechanics-Based Phenomenological Model for Porous Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulcan Ozerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (4), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40830-022-00401-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377021v1</w:t>
+                <w:t xml:space="preserve">hal-04377058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanics-Based Phenomenological Model for Porous Shape Memory Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gulcan Ozerim</w:t>
+                <w:t xml:space="preserve">A multi-physics, multi-scale and finite strain crystal plasticity-based model for pseudoelastic NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.103146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2021.103146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40830-022-00401-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377058v1</w:t>
+                <w:t xml:space="preserve">hal-04377021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of heat treatment on pseudoelastic behavior of spark plasma sintered NiTi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Günay Anlaş</w:t>
+                <w:t xml:space="preserve">A multiscale high cycle fatigue approach based on shakedown and cohesive zone theories—Application for additive-manufactured 316L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103819⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 851, pp.143598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377056v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale high cycle fatigue approach based on shakedown and cohesive zone theories—Application for additive-manufactured 316L steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The upper bound of low cycle fatigue life of pseudoelastic polycrystalline NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">Xinliang Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 851, pp.143598. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (10), pp.105007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2022.143598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac8a2d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377029v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of loading rate on fracture mechanics of NiTi SMA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape optimization of SMA structures with respect to fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Mutlu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224 (2), pp.151-165. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.108456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-020-00450-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.108456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377064v1</w:t>
+                <w:t xml:space="preserve">hal-04377034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of plasticity on superelasticity and hysteretic dissipation of NiTi shape memory alloy</w:t>
+                <w:t xml:space="preserve">Comparative investigation of the fatigue limit of additive-manufactured and rolled 316 steel based on self-heating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101137⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 223, pp.106746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377048v1</w:t>
+                <w:t xml:space="preserve">hal-04377023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of SMA structures with respect to fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of transformation characteristics of shape memory alloys during cyclic loading: transformation temperature hysteresis and residual martensite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2019.108456⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9f10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377034v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of the fatigue limit of additive-manufactured and rolled 316 steel based on self-heating approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yinfeng Cao</w:t>
+                <w:t xml:space="preserve">Effect of loading rate on fracture mechanics of NiTi SMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106746⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224 (2), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-020-00450-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377023v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of transformation characteristics of shape memory alloys during cyclic loading: transformation temperature hysteresis and residual martensite</w:t>
+                <w:t xml:space="preserve">Effect of plasticity on superelasticity and hysteretic dissipation of NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jihong Zhu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuzhong Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (9), pp.095011. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.101137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab9f10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377043v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for shape memory alloy beams accounting for tensile compressive asymmetry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X19873407⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377036v1</w:t>
+                <w:t xml:space="preserve">hal-04363641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of the recoverable strain during stress controlled full transformation cycling in NiTi shape memory alloys</w:t>
+                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.031⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1387-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377041v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (5), pp.1387-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363641v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216 (1), pp.123-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363642v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-based analysis of temperature oscillation at the shakedown state in shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">Analysis of the Thermo-Mechanical-Chemical Coupled Response of a Lithium-Ion Battery Particle during a Charge-Discharge Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-019-00751-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (3), pp.A5445-A5461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0631903jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377073v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermomechanical coupling on stress-induced martensitic transformation around the crack tip of edge cracked shape memory alloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of the recoverable strain during stress controlled full transformation cycling in NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Günay Anlaş</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-019-00346-0⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377049v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Thermo-Mechanical-Chemical Coupled Response of a Lithium-Ion Battery Particle during a Charge-Discharge Cycle</w:t>
+                <w:t xml:space="preserve">A model for shape memory alloy beams accounting for tensile compressive asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
+                <w:t xml:space="preserve">Nguyen Van Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bidault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166 (3), pp.A5445-A5461. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (18-19), pp.2697-2715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/2.0631903jes⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19873407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363635v1</w:t>
+                <w:t xml:space="preserve">hal-04377036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale TRIP-based investigation of low-cycle fatigue of polycrystalline NiTi shape memory alloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Finite element simulation of thermomechanical training on functional stability of shape memory alloy wave spring actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.1239-1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19831356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377025v1</w:t>
+                <w:t xml:space="preserve">hal-04377054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulation of thermomechanical training on functional stability of shape memory alloy wave spring actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multiscale TRIP-based investigation of low-cycle fatigue of polycrystalline NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (8), pp.1239-1251. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.307-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X19831356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377054v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stored-energy-based fatigue criterion for shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihong Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3418,395 +3418,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the amplitude of the training stress on the fatigue lifetime of NiTi shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">On crack tip stress fields in pseudoelastic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülcan Özerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günay Anlaş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 149, pp.66-69. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 212 (2), pp.205-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-018-0300-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377028v1</w:t>
+                <w:t xml:space="preserve">hal-04377060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On crack tip stress fields in pseudoelastic shape memory alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Approach for the Fatigue of Shape Memory Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 212 (2), pp.205-217. </w:t>
+              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (4), pp.385-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-018-0300-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40830-018-00194-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377060v1</w:t>
+                <w:t xml:space="preserve">hal-04377061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Approach for the Fatigue of Shape Memory Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the amplitude of the training stress on the fatigue lifetime of NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Memory and Superelasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (4), pp.385-401. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149, pp.66-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40830-018-00194-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377061v1</w:t>
+                <w:t xml:space="preserve">hal-04377028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects on high-frequency magnetic-field-induced martensite reorientation in ferromagnetic shape memory alloys: An experimental and theoretical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,51 +3879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence and compatibility of martensite reorientation and phase transformation in high-frequency magnetic-field-induced deformation of Ni-Mn-Ga single crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaobin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,1281 +3990,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of pseudoelastic shape memory alloys using the large time increment method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A thermomechanically coupled finite-strain constitutive model for cyclic pseudoelasticity of polycrystalline shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (4), pp.045016. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.194-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/26/4/045016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377305v1</w:t>
+                <w:t xml:space="preserve">hal-04377138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermomechanically coupled finite deformation constitutive model for shape memory alloys based on Hencky strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Effect of the thermomechanical coupling on fatigue crack propagation in NiTi shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.51-77. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 685, pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377144v1</w:t>
+                <w:t xml:space="preserve">hal-04377251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended thermomechanically coupled 3D rate-dependent model for pseudoelastic SMAs under cyclic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
+                <w:t xml:space="preserve">Investigation on fatigue behaviors of NiTi polycrystalline strips under stress-controlled tension via in-situ macro-band observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa7c36⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.116-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377239v1</w:t>
+                <w:t xml:space="preserve">hal-04377141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the thermomechanical coupling on fatigue crack propagation in NiTi shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yahui Zhang</w:t>
+                <w:t xml:space="preserve">A 3D finite-strain-based constitutive model for shape memory alloys accounting for thermomechanical coupling and martensite reorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingjie Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.126⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (6), pp.065006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa6c17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04377251v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on fatigue behaviors of NiTi polycrystalline strips under stress-controlled tension via in-situ macro-band observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">A thermomechanically coupled finite deformation constitutive model for shape memory alloys based on Hencky strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.51-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04377141v1</w:t>
+                <w:t xml:space="preserve">hal-04377144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D finite-strain-based constitutive model for shape memory alloys accounting for thermomechanical coupling and martensite reorientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">An extended thermomechanically coupled 3D rate-dependent model for pseudoelastic SMAs under cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (6), pp.065006. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (9), pp.095047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa6c17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aa7c36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377151v1</w:t>
+                <w:t xml:space="preserve">hal-04377239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermomechanically coupled finite-strain constitutive model for cyclic pseudoelasticity of polycrystalline shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical investigation of the frequency effect on low cycle fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahui Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajun You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 97, pp.194-221. </w:t>
+              <w:t xml:space="preserve">, 2017, 90, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377138v1</w:t>
+                <w:t xml:space="preserve">hal-04377140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical investigation of the frequency effect on low cycle fatigue of shape memory alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yajun You</w:t>
+                <w:t xml:space="preserve">Numerical simulation of pseudoelastic shape memory alloys using the large time increment method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.1-30. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.045016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2016.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/26/4/045016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377140v1</w:t>
+                <w:t xml:space="preserve">hal-04377305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of transformation region around crack tip in shape memory alloys</w:t>
+                <w:t xml:space="preserve">Effects of grain size on tensile fatigue life of nanostructured NiTi shape memory alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selcuk Hazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gunay Anlas</w:t>
+                <w:t xml:space="preserve">Hao Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingping Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10704-015-0069-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.166-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377280v1</w:t>
+                <w:t xml:space="preserve">hal-04377132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain size on tensile fatigue life of nanostructured NiTi shape memory alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">Evaluation of transformation region around crack tip in shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selcuk Hazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingping Sun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (1), pp.99-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0069-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04377132v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5311,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Lüders-like bands on NiTi fatigue behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,51 +5454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (1-2), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Herpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.035042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5656,304 +5656,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakedown based model for high-cycle fatigue of shape memory alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+                <w:t xml:space="preserve">Lüders-like band front motion and fatigue life of pseudoelastic polycrystalline NiTi shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (11), pp.115012. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.46-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377275v1</w:t>
+                <w:t xml:space="preserve">hal-04377225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lüders-like band front motion and fatigue life of pseudoelastic polycrystalline NiTi shape memory alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yongjun He</w:t>
+                <w:t xml:space="preserve">Shakedown based model for high-cycle fatigue of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123, pp.46-50. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (11), pp.115012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.05.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/11/115012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377225v1</w:t>
+                <w:t xml:space="preserve">hal-04377275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A damage-based elastic-viscoplastic constitutive model for amorphous glassy polycarbonate polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingjie Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5994,226 +5994,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time integration and assessment of a model for shape memory alloys considering multiaxial nonproportional loading cases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Modeling of steady-state crack growth in shape memory alloys using a stationary method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selcuk Hazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weihong Zhang</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunay Anlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377154v1</w:t>
+                <w:t xml:space="preserve">hal-04377230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of materials capable of solid–solid phase transformation. Application to the analytical solution of the semi-infinite mode III crack problem in a phase-changing solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp.146-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6241,156 +6240,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of steady-state crack growth in shape memory alloys using a stationary method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Time integration and assessment of a model for shape memory alloys considering multiaxial nonproportional loading cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gunay Anlas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.82-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377230v1</w:t>
+                <w:t xml:space="preserve">hal-04377154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-dimensional model of magneto-mechanical behaviors of martensite reorientation in ferromagnetic shape memory alloys</w:t>
               </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongjun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihong Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 64, pp.249-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6823,315 +6823,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constitutive model for shape memory alloys accounting for thermomechanical coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical coupling in shape memory alloys under cyclic loadings: Experimental analysis and constitutive modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (5), pp.748-767. </w:t>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.1959-1980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377079v1</w:t>
+                <w:t xml:space="preserve">hal-04377107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical coupling in shape memory alloys under cyclic loadings: Experimental analysis and constitutive modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A constitutive model for shape memory alloys accounting for thermomechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (12), pp.1959-1980. </w:t>
+              <w:t xml:space="preserve">, 2011, 27 (5), pp.748-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377107v1</w:t>
+                <w:t xml:space="preserve">hal-04377079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Tensile-Compressive Asymmetry for Superelastic Shape Memory Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (7), pp.559-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7159,277 +7159,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical modeling of the thermomechanical and metallurgical behavior of steel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Thuy Trinh</w:t>
+                <w:t xml:space="preserve">Two-dimensional analysis to improve the output stress in ferromagnetic shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3636366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377250v1</w:t>
+                <w:t xml:space="preserve">hal-04377255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional analysis to improve the output stress in ferromagnetic shape memory alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Moumni</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical modeling of the thermomechanical and metallurgical behavior of steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Moumni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Thuy Trinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (3), pp.414-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2010.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3636366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the ZM model for shape memory alloys accounting for plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Zamfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,51 +7514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behavior and energy approach to the fatigue of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7618,51 +7618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical modeling of solid–solid phase change: Application to the description of the thermomechanical behavior of shape memory alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7715,233 +7715,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional model of the thermomechanical behavior of shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A 3D model of the cyclic thermomechanical behavior of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (11), pp.2455-2490. </w:t>
+              <w:t xml:space="preserve">, 2007, 55 (11), pp.2427-2454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377075v1</w:t>
+                <w:t xml:space="preserve">hal-04377077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D model of the cyclic thermomechanical behavior of shape memory alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional model of the thermomechanical behavior of shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Moumni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 55 (11), pp.2427-2454. </w:t>
+              <w:t xml:space="preserve">, 2007, 55 (11), pp.2455-2490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2007.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04377077v1</w:t>
+                <w:t xml:space="preserve">hal-04377075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des contraintes résiduelles de traitement thermique dans la prédiction de la tenue en service des culasses en aluminium</w:t>
               </w:r>
@@ -8310,51 +8310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation de la fissuration à froid d'un acier ferritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Angles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05406630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaichen Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.05.260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Gu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.118043" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377031v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Chai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun You" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobin Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8a2d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377021v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguo Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103146" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcan Ozerim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Anlas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-022-00401-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lcan &#214;zerim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay Anla&#351;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143598" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mutlu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00450-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377048v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhong Su" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.108456" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106746" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9f10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Viet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19873407" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00346-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00751-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0631903jes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.12.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19831356" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab18b0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0300-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-018-00194-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/26/4/045016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377144v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.05.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377239v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7c36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377251v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377141v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.12.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1ZXD7CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa6c17" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.06.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377140v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.11.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Hazar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0069-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377132v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NLMF3K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-016-0045-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Herpen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/3/035042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377275v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377225v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.042" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.12.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377230v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MW58W30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJLXN79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7F30FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun He" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.09.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM2BKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377107v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RQ2BDB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.605016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Trinh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14DXT48V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377255v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636366" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Zamfir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0VZR5WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4W4Z3BC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377075v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVT1GBSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1W1Q6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996132" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqiang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05406630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ju" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Borb&#233;ly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaichen Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149368" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04648779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.05.260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Zhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihong Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoying Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2023.144692" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377031v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Chai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajun You" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103481" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304566v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04304540v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinfeng Cao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Gu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2023.118043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377056v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lcan &#214;zerim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nay Anla&#351;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103819" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377058v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulcan Ozerim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunay Anlas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-022-00401-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengguo Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.103146" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377029v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihong Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2022.143598" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377038v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac8a2d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.108456" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106746" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab9f10" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Mutlu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00450-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuzhong Su" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Guo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-019-00346-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-019-00751-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0631903jes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichen Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Van Viet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19873407" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingjie Xu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19831356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.12.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377050v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab18b0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-018-0300-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377061v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40830-018-00194-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377028v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.02.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun He" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.04.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2017.06.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.126" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.12.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W1ZXD7CB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa6c17" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2017.05.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377239v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa7c36" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377140v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2016.11.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377305v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/26/4/045016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377132v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingping Sun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NLMF3K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377280v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Hazar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0069-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391415v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377150v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.12.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-016-0045-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377227v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Herpen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/3/035042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377225v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.05.042" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377275v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377230v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MW58W30-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Son Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2014.12.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377147v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.11.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCJLXN79-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377249v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2012.08.107" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ7F30FN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377304v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Jun He" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.421" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377258v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Moumni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4739711" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6RQ2BDB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377079v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KM2BKH07-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377224v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.605016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3636366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thuy Trinh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14DXT48V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377156v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Zamfir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2009.11.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0VZR5WC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2009.4.395" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.07.007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4W4Z3BC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL1W1Q6P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377075v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.03.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVT1GBSH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377272v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Comte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005039" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comte" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Mac-Lan Nguyen-Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996132" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqiang Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Angles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>