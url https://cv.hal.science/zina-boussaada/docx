--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -249,265 +249,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t>
+                <w:t xml:space="preserve">Solar Radiation Prediction Using a Novel Hybrid Model of ARMA and NARX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+                <w:t xml:space="preserve">Ines Sansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessye dos Santos</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (21), pp.6920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14216920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252635v1</w:t>
+                <w:t xml:space="preserve">hal-03481404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Radiation Prediction Using a Novel Hybrid Model of ARMA and NARX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Buildings in Smart Grids: A Survey on Security and Privacy Issues Related to Energy Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessye dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Sansa</w:t>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (21), pp.6920. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14216920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14092733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481404v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Autoregressive Exogenous (NARX) Neural Network Model for the Prediction of the Daily Direct Solar Radiation</w:t>
               </w:r>
@@ -545,51 +545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Remaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -779,178 +779,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABox Enrichment Through Semantic Data Recognition in Industrial Internet of Things</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Semantic Computing (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Feb 2023, Laguna Hills, CA, United States. pp.212-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC56153.2023.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355176v1</w:t>
+                <w:t xml:space="preserve">hal-04048615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d’ontologies par la reconnaissance sémantique des données pour l'Internet Industriel des Objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -961,161 +957,165 @@
               <w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Trois-Rivières, Jun 2023, Trois-Rivières, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60662/7evd-ra10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABox Enrichment Through Semantic Data Recognition in Industrial Internet of Things</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">User aspect consideration in the energy management of university buildings: Collective self-consumption case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 17th International Conference on Semantic Computing (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Environnement de l’UPEC, Jul 2023, Créteil, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048615v1</w:t>
+                <w:t xml:space="preserve">hal-04355176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption Optimization of a Raspberry Pi-based Image Acquisition Embedded System</w:t>
               </w:r>
@@ -1127,64 +1127,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1244,77 +1244,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1365,77 +1365,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Llaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1486,64 +1486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et mise en œuvre d’un cadre méthodologique outillé pour l’interopérabilité sémantique des données “produit”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1722,382 +1722,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036439v1</w:t>
+                <w:t xml:space="preserve">hal-03124062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar radiation prediction for a winter day using ARMA model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Sansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Gammarth (virtual), Tunisia. pp.326-330, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management for Embedded Microgrid using Multi Agent System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Sensors Networks Applications For Micro-Grids Management: State of Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Takriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Automation, Control Engineering &amp; Computer Science (ACECS-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 6th IEEE International Energy Conference (ENERGYCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Gammarth, Tunisia. pp.1058-1061, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ENERGYCon48941.2020.9236519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124062v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the Daily Direct Solar Radiation Using Nonlinear Autoregressive Exogenous (NARX) Network Model</w:t>
               </w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEEP 2017 - 10th International Conference on Sustainable Energy and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bled, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2323,252 +2323,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octavian Curea</w:t>
+                <w:t xml:space="preserve">PV power forecasting using different Artificial Neural Networks strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Sansa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haritza Camblong</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Green Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.54-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064723v1</w:t>
+                <w:t xml:space="preserve">hal-03036647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PV power forecasting using different Artificial Neural Networks strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Sansa</w:t>
+                <w:t xml:space="preserve">Multi-Agent Systems for the Dependability of Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Najiba Mrabet Bellaaj</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najiba Bellaaj Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hacala-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haritza Camblong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Green Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Concept Workshop 2014, Innovation in product design and manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Medellin, Colombia. pp.VC2014_0035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03036647v1</w:t>
+                <w:t xml:space="preserve">hal-01064723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2723,51 +2723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14216920" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain Zuazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech52315.2021.9566440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mazigh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036647v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835397" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14216920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain Zuazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech52315.2021.9566440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mazigh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>