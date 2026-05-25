--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -1225,51 +1225,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t>
+                <w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
@@ -1292,105 +1292,118 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Agadir - Essaouira, Morocco. pp.455-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481293v1</w:t>
+                <w:t xml:space="preserve">hal-03481401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Agent Architecture For Smart Building Energy Management</w:t>
+                <w:t xml:space="preserve">Multi Agent architecture for building energy management using sensors and actuators networks and IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zina Boussaada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
@@ -1413,94 +1426,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Curea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 6th IEEE Congress on Information Science and Technology (CiSt)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CiSt49399.2021.9357185⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03481401v1</w:t>
+                <w:t xml:space="preserve">hal-03481293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et mise en œuvre d’un cadre méthodologique outillé pour l’interopérabilité sémantique des données “produit”</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14216920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain Zuazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech52315.2021.9566440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mazigh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403070v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Curea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ugartemendia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Boussaada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e22252" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Sansa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Mrabet Bellaaj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14216920" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092733" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remaci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en11030620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234137v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najiba Bellaaj Mrabet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hacala-Perret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0257-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC56153.2023.00041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/7evd-ra10" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritza Camblong Ruiz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boussaada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10044049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481401v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CiSt49399.2021.9357185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rinc&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481377v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irati Zapirain Zuazo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Aginako" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech52315.2021.9566440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124062v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Mazigh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Takriti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENERGYCon48941.2020.9236519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631169v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631167v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belkahla Driss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835397" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>