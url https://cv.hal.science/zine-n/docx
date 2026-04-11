--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -217,1164 +217,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portable label-free electrochemical aptasensor for sensitive detection of paraquat herbicide mediated by oxygen reduction reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Sensors for Enhanced and Rapid Detection of Illicit Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamonrat Phopin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126841⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.12034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953716v1</w:t>
+                <w:t xml:space="preserve">hal-04995901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent trends in biosensors for leukemia diagnosis: A critical overview of electrochemical and optical approaches for clinical applicability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Portable label-free electrochemical aptasensor for sensitive detection of paraquat herbicide mediated by oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamonrat Phopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waralee Ruankham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaydeep Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piracha Rukkhapiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léony Oliveira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+                <w:t xml:space="preserve">Chayatis Nuttavuttisit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.118063⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.126841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2024.126841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926821v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Sensors for Enhanced and Rapid Detection of Illicit Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
+                <w:t xml:space="preserve">Recent trends in biosensors for leukemia diagnosis: A critical overview of electrochemical and optical approaches for clinical applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léony Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A.S. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria D.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.118063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.12034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.118063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995901v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ImmunoFET Coupled with an Immunomagnetic Preconcentration Technique for the Sensitive EIS Detection of HF Biomarkers</w:t>
+                <w:t xml:space="preserve">Biosensor technologies: DNA-based approaches for foodborne pathogen detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+                <w:t xml:space="preserve">Mongkol Techakasikornpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulachart Jangpatarapongsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Heuberger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi15030296⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.117925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541104v1</w:t>
+                <w:t xml:space="preserve">hal-04926211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and Facile Detection of PBTC Antiscalant Using Functionalized Polystyrene Nanoparticles and Latex Agglutination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
+                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 685, pp.133108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor technologies: DNA-based approaches for foodborne pathogen detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ImmunoFET Coupled with an Immunomagnetic Preconcentration Technique for the Sensitive EIS Detection of HF Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongkol Techakasikornpanich</w:t>
+                <w:t xml:space="preserve">Imad Abrao Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulachart Jangpatarapongsa</w:t>
+                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+                <w:t xml:space="preserve">Albert Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.117925. </w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2024.117925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/mi15030296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926211v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of silver nanoparticles as an antimicrobial mediator</w:t>
+                <w:t xml:space="preserve">Hybrid Silica‐Coated Nanomaterials: Pioneering Breakthroughs in Biomedical Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Khaldoun</w:t>
+                <w:t xml:space="preserve">Wei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Saidi-Besbes</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Dossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Umm Al-Qura University for Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43994-024-00159-5⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.6646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926563v1</w:t>
+                <w:t xml:space="preserve">hal-04926393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Silica‐Coated Nanomaterials: Pioneering Breakthroughs in Biomedical Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of silver nanoparticles as an antimicrobial mediator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+                <w:t xml:space="preserve">Khadija Khaldoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Dossary</w:t>
+                <w:t xml:space="preserve">Salima Saidi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (12), </w:t>
+              <w:t xml:space="preserve">Journal of Umm Al-Qura University for Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.6646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43994-024-00159-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926393v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary Cortisol Detection with a Fully Inkjet-Printed Paper-Based Electrochemical Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Zea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Abrao Nemeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 181, pp.118048. </w:t>
@@ -1557,295 +1557,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel electrochemical strategy for NT-proBNP detection using IMFET for monitoring heart failure by saliva analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast impedimetric immunosensing of IgGs associated with peanut and hazelnut allergens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+                <w:t xml:space="preserve">Nazha Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hangouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Alcacer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolin Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Ramirez-Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123759⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.115612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2023.115612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996458v1</w:t>
+                <w:t xml:space="preserve">hal-05016872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step impedimetric NT-proBNP aptasensor targeting cardiac insufficiency in artificial saliva</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tanawut Tantimongcolwat</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of silica-coated oil-in-water (O/W) magnetic emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 256, pp.124280. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (6), pp.2027-2039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-023-00563-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953871v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Multiplexed N-Terminal Natriuretic Peptide and Cortisol Detection in Human Artificial Saliva: Heart Failure Biomedical Application</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Versatility of Microemulsions in Cutaneous Drug Delivery: Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2017,4136 +2017,4132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (10), pp.1688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocarriers based novel and effective drug delivery system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
+                <w:t xml:space="preserve">One-step impedimetric NT-proBNP aptasensor targeting cardiac insufficiency in artificial saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waralee Ruankham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Aarón Morales Frías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamonrat Phopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noor Alrushaid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Tanawut Tantimongcolwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122570⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 256, pp.124280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03996460v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-Shell Micro/Nanocapsules: From Encapsulation to Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
+                <w:t xml:space="preserve">A novel electrochemical strategy for NT-proBNP detection using IMFET for monitoring heart failure by saliva analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40 (3), pp.125-156. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.123759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02652048.2023.2178538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978204v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-free click chemistry assisted antibodies for immunodetection of interleukin-10 in saliva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocarriers based novel and effective drug delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazha Hilali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Hangouët</w:t>
+                <w:t xml:space="preserve">Noor Alrushaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firdos Alam Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2023.108933⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 632, pp.122570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.122570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953776v1</w:t>
+                <w:t xml:space="preserve">hal-03996460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic nanoparticles: multifunctional tool for cancer therapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core-Shell Micro/Nanocapsules: From Encapsulation to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.125-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652048.2023.2178538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17425247.2023.2166484⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03996447v1</w:t>
+                <w:t xml:space="preserve">hal-03978204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent π–π functionalized Gii-senseⓇ graphene foam for interleukin 10 impedimetric detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Caffio</w:t>
+                <w:t xml:space="preserve">Copper-free click chemistry assisted antibodies for immunodetection of interleukin-10 in saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Hilali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waralee Ruankham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Aarón Morales Frías</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114954⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 193, pp.108933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2023.108933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997775v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of silica-coated oil-in-water (O/W) magnetic emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Magnetic nanoparticles: multifunctional tool for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslam Elkalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Hangouët</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42247-023-00563-3⟩</w:t>
+              <w:t xml:space="preserve">Expert Opinion on Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17425247.2023.2166484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252688v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast impedimetric immunosensing of IgGs associated with peanut and hazelnut allergens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+                <w:t xml:space="preserve">Non-covalent π–π functionalized Gii-senseⓇ graphene foam for interleukin 10 impedimetric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac M. Frias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolin Kern</w:t>
+                <w:t xml:space="preserve">Pablo Lozano-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Ramirez-Caballero</w:t>
+                <w:t xml:space="preserve">Marco Caffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 242, pp.115612. </w:t>
+              <w:t xml:space="preserve">, 2023, 222, pp.114954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2023.115612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2022.114954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016872v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun PVC-nickel phthalocyanine composite nanofiber based conductometric methanol microsensor</w:t>
+                <w:t xml:space="preserve">Biodegradable porous micro/nanoparticles with thermoresponsive gatekeepers for effective loading and precise delivery of active compounds at the body temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Musa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Raffin</w:t>
+                <w:t xml:space="preserve">Kamonchanok Thananukul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hangouet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107899⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15069-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997245v1</w:t>
+                <w:t xml:space="preserve">hal-03726380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Antibody-Free Sensing Membranes for Picogram Tetracycline Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clara Vinas</w:t>
+                <w:t xml:space="preserve">Cubic Gold Nanoparticles Synthesis in the Presence of an Thioether Oligomer DDT-Poly(4-Vinylpyridine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios13010071⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.Early Access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-021-00310-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997564v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Modelling of Glyphosate Molecularly Imprinted Polymer-Based Microsensor with Multiple Phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free Energy of Adsorption of Methylene Blue on Polyvinyl Chloride Containing Iron Oxide Nanoparticles Coated with Poly[2-(dimethylamino)ethyl methacrylate]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teqwa Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Zouaoui</w:t>
+                <w:t xml:space="preserve">Hamoudi Lamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bourouina</w:t>
+                <w:t xml:space="preserve">Imene Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, </w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (4-5), pp.649-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27020493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00222348.2022.2093015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997074v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel IMFET Biosensor Strategy for Interleukin‐10 Quantification for Early Screening Heart Failure Disease in Saliva</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical model and numerical simulation of conductometric biosensor of urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.108275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.202200141⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.1131-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.202100610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927085v1</w:t>
+                <w:t xml:space="preserve">hal-03997063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of magnetic particles in molecular diagnosis of human viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal Al-Dossary</w:t>
+                <w:t xml:space="preserve">Selective Antibody-Free Sensing Membranes for Picogram Tetracycline Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123243⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios13010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03615709v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Chitosan/Nickel Phthalocyanine Composite based Conductometric Micro‐sensor for Methanol Detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical Modelling of Glyphosate Molecularly Imprinted Polymer-Based Microsensor with Multiple Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27020493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.202100707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03714065v1</w:t>
+                <w:t xml:space="preserve">hal-03997074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical model and numerical simulation of conductometric biosensor of urea</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrospun PVC-nickel phthalocyanine composite nanofiber based conductometric methanol microsensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Musa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.202100610⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.107899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2022.107899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997063v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Energy of Adsorption of Methylene Blue on Polyvinyl Chloride Containing Iron Oxide Nanoparticles Coated with Poly[2-(dimethylamino)ethyl methacrylate]</w:t>
+                <w:t xml:space="preserve">Development of a Chitosan/Nickel Phthalocyanine Composite based Conductometric Micro‐sensor for Methanol Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+                <w:t xml:space="preserve">Ibrahim Musa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teqwa Khelifa</w:t>
+                <w:t xml:space="preserve">Marie Hangouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamoudi Lamraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.early access. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.202100707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00222348.2022.2093015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726425v1</w:t>
+                <w:t xml:space="preserve">hal-03714065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially hierarchical nano-architecture for real time detection of Interleukin-8 cancer biomarker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawsen Azzouzi</w:t>
+                <w:t xml:space="preserve">Contribution of magnetic particles in molecular diagnosis of human viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+                <w:t xml:space="preserve">Amal Al-Dossary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 246, pp.123436. </w:t>
+              <w:t xml:space="preserve">, 2022, 241, pp.123243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03675524v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement in Nanoparticle-based Biosensors for Point-of-care In vitro Diagnostics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">A Novel IMFET Biosensor Strategy for Interleukin‐10 Quantification for Early Screening Heart Failure Disease in Saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1568026622666220401160121⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.108275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.202200141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926981v1</w:t>
+                <w:t xml:space="preserve">hal-04927085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Analytical Role of Sensors for Environmental Screening and Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Spatially hierarchical nano-architecture for real time detection of Interleukin-8 cancer biomarker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 157, pp.116751. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.123436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4126945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927003v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Split aptamers immobilized array microelectrodes for detection of chlorpyrifos pesticide using electrochemical impedance spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Analytical Role of Sensors for Environmental Screening and Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 372, pp.132614. </w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.116751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2022.132614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4126945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953888v1</w:t>
+                <w:t xml:space="preserve">hal-04927003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Cortisol Immunosensor Based on a Hafnium Oxide/Silicon Structure for Heart Failure Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+                <w:t xml:space="preserve">Advancement in Nanoparticle-based Biosensors for Point-of-care In vitro Diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Ali Al-Dossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi13122235⟩</w:t>
+              <w:t xml:space="preserve">Current Topics in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.807-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1568026622666220401160121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997539v1</w:t>
+                <w:t xml:space="preserve">hal-04926981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analytical role of sensors for environmental screening and monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
+                <w:t xml:space="preserve">A Novel Cortisol Immunosensor Based on a Hafnium Oxide/Silicon Structure for Heart Failure Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2022.116751⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi13122235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996474v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable porous micro/nanoparticles with thermoresponsive gatekeepers for effective loading and precise delivery of active compounds at the body temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Split aptamers immobilized array microelectrodes for detection of chlorpyrifos pesticide using electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waralee Ruankham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanawut Tantimongcolwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamonrat Phopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.10906. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 372, pp.132614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15069-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2022.132614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726380v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cubic Gold Nanoparticles Synthesis in the Presence of an Thioether Oligomer DDT-Poly(4-Vinylpyridine)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+                <w:t xml:space="preserve">Prospective analytical role of sensors for environmental screening and monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.Early Access. </w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157, pp.116751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-021-00310-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2022.116751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545141v1</w:t>
+                <w:t xml:space="preserve">hal-03996474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study and analytical performance of a lysozyme impedimetric microsensor based on a molecularly imprinted chitosan film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidic‐based nanoparticle synthesis and their potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129903⟩</w:t>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (7-8), pp.819-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.202100242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249888v1</w:t>
+                <w:t xml:space="preserve">hal-04926961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy Microsensor Based on Molecularly Imprinted Chitosan Film Grafted on a 4-Aminophenylacetic Acid (CMA) Modified Gold Electrode, for the Sensitive Detection of Glyphosate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A silicon nitride ISFET based immunosensor for tumor necrosis factor-alpha detection in saliva. A promising tool for heart failure monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Alcacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pfeiffer Norman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Heuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1161, pp.338468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.621057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318454v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative electrochemical sensor for the precise determination of the new antiviral COVID-19 treatment Favipiravir in the presence of coadministered drugs</w:t>
+                <w:t xml:space="preserve">Capacitance Electrochemical pH Sensor Based on Different Hafnium Dioxide (HfO2) Thicknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Mohamed</w:t>
+                <w:t xml:space="preserve">Zina Fredj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghada M.G. Eldin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">Miguel Zabala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115422⟩</w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors9010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251380v1</w:t>
+                <w:t xml:space="preserve">hal-03138184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance Electrochemical pH Sensor Based on Different Hafnium Dioxide (HfO2) Thicknesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative electrochemical sensor for the precise determination of the new antiviral COVID-19 treatment Favipiravir in the presence of coadministered drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zina Fredj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+                <w:t xml:space="preserve">Ghada M.G. Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sani Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Zabala</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 895, pp.115422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemosensors9010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138184v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silicon nitride ISFET based immunosensor for tumor necrosis factor-alpha detection in saliva. A promising tool for heart failure monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+                <w:t xml:space="preserve">Theoretical study and analytical performance of a lysozyme impedimetric microsensor based on a molecularly imprinted chitosan film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Bourouina-Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Alcacer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Heuberger</w:t>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1161, pp.338468. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 339, pp.129903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2021.338468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2021.129903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200127v1</w:t>
+                <w:t xml:space="preserve">hal-03249888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Based on a Poly[2-(Dimethylamino)ethyl Methacrylate-Co-Styrene], Gold Nanoparticles, and Methylene Blue-Modified Glassy Carbon Electrode for Melamine Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+                <w:t xml:space="preserve">Electrochemical Impedance Spectroscopy Microsensor Based on Molecularly Imprinted Chitosan Film Grafted on a 4-Aminophenylacetic Acid (CMA) Modified Gold Electrode, for the Sensitive Detection of Glyphosate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Bourouina-Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (8), pp.2850. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21082850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.621057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244179v1</w:t>
+                <w:t xml:space="preserve">hal-03318454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ImmunoFET for Analysis of Tumour Necrosis Factor-α in Artificial Saliva: Application for Heart Failure Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francisio Palacio</w:t>
+                <w:t xml:space="preserve">Sensor Based on a Poly[2-(Dimethylamino)ethyl Methacrylate-Co-Styrene], Gold Nanoparticles, and Methylene Blue-Modified Glassy Carbon Electrode for Melamine Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors9020026⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21082850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132359v1</w:t>
+                <w:t xml:space="preserve">hal-03244179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Nanoparticles: From Synthesis to Theranostic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,798 +6164,802 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (5), pp.4284-4306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.1c00852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic‐based nanoparticle synthesis and their potential applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of an ImmunoFET for Analysis of Tumour Necrosis Factor-α in Artificial Saliva: Application for Heart Failure Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiva Vozgirdaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca G Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisio Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (7-8), pp.819-838. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elps.202100242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors9020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926961v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Nanoparticles Fishing for Biomarkers in Artificial Saliva</w:t>
+                <w:t xml:space="preserve">Preparation and Characterization of Glued Corn Flakes-Like Protein-Based Magnetic Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arpita Saha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Saini</w:t>
+                <w:t xml:space="preserve">Zineb Lgourna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Gallardo-Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Hassan Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (17), pp.3968. </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.803-811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25173968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-020-00147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989869v1</w:t>
+                <w:t xml:space="preserve">hal-02623651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Magnetic Core/Silica Internal Shell Layer and Protein Out Layer Shell (BSA@SiO2@SME): Preparation and Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Protein-Silica Hybrid Submicron Particles: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Jafelicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 3 (1), pp.127-134. </w:t>
+              <w:t xml:space="preserve">, 2020, 3, pp.793-801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-019-00097-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-020-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989837v1</w:t>
+                <w:t xml:space="preserve">hal-02554148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical sensors for cortisol detections: Almost there</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Development of Novel Magneto-Biosensor for Sulfapyridine Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2020.116058⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios10040043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028233v1</w:t>
+                <w:t xml:space="preserve">hal-02550848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study and Mathematical Modeling of a Glyphosate Impedimetric Microsensor Based on Molecularly Imprinted Chitosan Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Bourouina-Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (4), pp.104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/chemosensors8040104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical sensors based on molecularly imprinted chitosan: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Bourouina-Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,530 +6968,534 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130, pp.115982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trac.2020.115982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Silica Hybrid Submicron Particles: Preparation and Characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miguel Jafelicci</w:t>
+                <w:t xml:space="preserve">Magnetic Nanoparticles Fishing for Biomarkers in Artificial Saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpita Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gallardo-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-020-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (17), pp.3968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25173968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554148v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Novel Magneto-Biosensor for Sulfapyridine Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">Electrochemical sensors for cortisol detections: Almost there</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios10040043⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132, pp.116058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2020.116058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550848v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Electrochemical Monitoring of Chromium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aziz Amine</w:t>
+                <w:t xml:space="preserve">Structured Magnetic Core/Silica Internal Shell Layer and Protein Out Layer Shell (BSA@SiO2@SME): Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jafelicci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-019-00097-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20185153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03000558v1</w:t>
+                <w:t xml:space="preserve">hal-02989837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic nanoparticles in microfluidic and sensing: From transport to detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,5765 +7504,5749 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, pp.1206-1224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201900377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance Polypyrrole‐based Impedimetric Immunosensor for Interleukin‐10 Cytokine Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiza Nessark</w:t>
+                <w:t xml:space="preserve">Recent Advances in Electrochemical Monitoring of Chromium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazha Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Eissa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+                <w:t xml:space="preserve">Hasna Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (8), pp.1795-1806. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (18), pp.5153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201900633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20185153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573163v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitance electrochemical biosensor based on silicon nitride transducer for TNF-α cytokine detection in artificial human saliva: Heart failure (HF)</w:t>
+                <w:t xml:space="preserve">Capacitance Polypyrrole‐based Impedimetric Immunosensor for Interleukin‐10 Cytokine Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bahri</w:t>
+                <w:t xml:space="preserve">Faiza Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Nessark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120501⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (8), pp.1795-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512002v1</w:t>
+                <w:t xml:space="preserve">hal-02573163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Glued Corn Flakes-Like Protein-Based Magnetic Particles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitance electrochemical biosensor based on silicon nitride transducer for TNF-α cytokine detection in artificial human saliva: Heart failure (HF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Saadaoui</w:t>
+                <w:t xml:space="preserve">Mohamed Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.803-811. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.120501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-020-00147-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623651v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advent of Salivary Breast Cancer Biomarker Detection Using Affinity Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biosensor for the oxidative stress biomarker glutathione based on SAM of cobalt phthalocyanine on a thioctic acid modified gold electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Saab</w:t>
+                <w:t xml:space="preserve">Mohammed Nooredeen Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Hleihel</w:t>
+                <w:t xml:space="preserve">Ayman Ali Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jafferzic-Renault</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19102373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.1129-1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-018-04191-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437956v1</w:t>
+                <w:t xml:space="preserve">hal-02109076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrogen configuration on carbon nanowall surface: Towards the improvement of electrochemical transduction properties and the stabilization of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasensitive Immunosensor Array for TNF-α Detection in Artificial Saliva using Polymer-Coated Magnetic Microparticles onto Screen-Printed Gold Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Achour</w:t>
+                <w:t xml:space="preserve">Federico Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Solaymani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Vesel</w:t>
+                <w:t xml:space="preserve">Yohann Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.02.046⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19030692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02109288v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of a novel electrochemical immunosensor for tetracycline screening in honey using a fully integrated electrochemical Bio-MEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia El Alami El Hassani</w:t>
+                <w:t xml:space="preserve">Poly(p‐phenylenediamine)‐coated magnetic particles: Preparation and electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenório‐neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rogério Guilherme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Karoline Lima‐tenório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.09.052⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), pp.2017-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092892v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple membrane with the electroactive [Sulfapyridine-H]+[Co(C2B9H11)2]- for the easy potentiometric detection of sulfonamides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+                <w:t xml:space="preserve">The Advent of Salivary Breast Cancer Biomarker Detection Using Affinity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Abrao Nemeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Saab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Hleihel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jafferzic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.030⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19102373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438002v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(p‐phenylenediamine)‐coated magnetic particles: Preparation and electrochemical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of nitrogen configuration on carbon nanowall surface: Towards the improvement of electrochemical transduction properties and the stabilization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Solaymani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernandes Taveira Tenório‐neto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+                <w:t xml:space="preserve">S. Vizireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rogério Guilherme</w:t>
+                <w:t xml:space="preserve">Abdoulatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Karoline Lima‐tenório</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lelong</w:t>
+                <w:t xml:space="preserve">A. Vesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.110-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2019.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4634⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437927v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Sensor Based on Thioether Oligomer Poly(N‐vinylpyrrolidone)‐modified Gold Electrode for Bisphenol A Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+                <w:t xml:space="preserve">A simple membrane with the electroactive [Sulfapyridine-H]+[Co(C2B9H11)2]- for the easy potentiometric detection of sulfonamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoullatif Barakat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+                <w:t xml:space="preserve">Isabel Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Viñas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (11), pp.2112-2119. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 893, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.201900060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2019.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989981v1</w:t>
+                <w:t xml:space="preserve">hal-02438002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully integrated passive microfluidic Lab-on-a-Chip for real-time electrochemical detection of ammonium: Sewage applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and application of a novel electrochemical immunosensor for tetracycline screening in honey using a fully integrated electrochemical Bio-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélim Boudjaoui</w:t>
+                <w:t xml:space="preserve">Nadia El Alami El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Metzner</w:t>
+                <w:t xml:space="preserve">Selim Boudjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hauser</w:t>
+                <w:t xml:space="preserve">Ernandes Taveira Tenório Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 653, pp.1223-1230. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.330-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2018.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937283v1</w:t>
+                <w:t xml:space="preserve">hal-02092892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosensor for the oxidative stress biomarker glutathione based on SAM of cobalt phthalocyanine on a thioctic acid modified gold electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fully integrated passive microfluidic Lab-on-a-Chip for real-time electrochemical detection of ammonium: Sewage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gallardo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nooredeen Abbas</w:t>
+                <w:t xml:space="preserve">T. Metzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Ali Saeed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">F. Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (4), pp.1129-1144. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 653, pp.1223-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10008-018-04191-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109076v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Immunosensor Array for TNF-α Detection in Artificial Saliva using Polymer-Coated Magnetic Microparticles onto Screen-Printed Gold Electrode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
+                <w:t xml:space="preserve">Electrochemical Sensor Based on Thioether Oligomer Poly(N‐vinylpyrrolidone)‐modified Gold Electrode for Bisphenol A Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Vivaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+                <w:t xml:space="preserve">Abdoullatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clément</w:t>
+                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3), pp.692. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (11), pp.2112-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19030692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201900060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092911v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive Potentiometric Determination of Amphetamine with an All-Solid-State Micro Ion-Selective Electrode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emerging approach for analytical characterization and geographical classification of Moroccan and French honeys by means of a voltammetric electronic tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Alami El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Gallardo-González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulatif Baraket</w:t>
+                <w:t xml:space="preserve">Khalid Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
+                <w:t xml:space="preserve">Eduard Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benachir Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2017.1326053⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 243, pp.36-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692376v1</w:t>
+                <w:t xml:space="preserve">hal-01646655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient fabrication of poly(pyrrole)-nanowires through innovative nanocontact printing, using commercial CD as mold, on flexible thermoplastics substrates: Application for cytokines immunodetection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
+                <w:t xml:space="preserve">A highly selective potentiometric amphetamine microsensor based on all-solid-state membrane using a new ion-pair complex, [3,3′-Co(1,2- closo -C 2 B 9 H 11 ) 2 ] − [C 9 H 13 NH] +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gallardo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Boudjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alcácer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 255, pp.2520-2530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.09.057⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 266, pp.823-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01646793v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel nanostructured indium tin oxide electrode for electrochemical immunosensors: Suitability for the detection of TNF-α</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient fabrication of poly(pyrrole)-nanowires through innovative nanocontact printing, using commercial CD as mold, on flexible thermoplastics substrates: Application for cytokines immunodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+                <w:t xml:space="preserve">Alvaro Garcia-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.066⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255, pp.2520-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.09.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864497v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel potentiometric microsensor for real-time detection of Irgarol using the ion-pair complex [Irgarol-H] + [Co(C 2 B 9 H 11 ) 2 ] −</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Sensitive Potentiometric Determination of Amphetamine with an All-Solid-State Micro Ion-Selective Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gallardo-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vinas</w:t>
+                <w:t xml:space="preserve">Anne Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 268, pp.164-169. </w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (3), pp.348-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2017.1326053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858877v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost and miniaturized potentiostat for the monitoring of immunobiosensors by electrochemical impedance spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raquel Pruna</w:t>
+                <w:t xml:space="preserve">A novel potentiometric microsensor for real-time detection of Irgarol using the ion-pair complex [Irgarol-H] + [Co(C 2 B 9 H 11 ) 2 ] −</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gallardo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Palacio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">I. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelos Streklas</w:t>
+                <w:t xml:space="preserve">C. Vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 100, pp.533-540. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268, pp.164-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2017.09.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598091v1</w:t>
+                <w:t xml:space="preserve">hal-01858877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel chronoamperometric immunosensor for rapid detection of TNF-α in human saliva</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+                <w:t xml:space="preserve">Novel nanostructured indium tin oxide electrode for electrochemical immunosensors: Suitability for the detection of TNF-α</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Pruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.135⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.1632-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744830v1</w:t>
+                <w:t xml:space="preserve">hal-01864497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopatterning of antibodies on poly(pyrrole)-nanowires using nanocontact printing: Surface characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Lee</w:t>
+                <w:t xml:space="preserve">A low-cost and miniaturized potentiostat for the monitoring of immunobiosensors by electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Pruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pédro Marote</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Streklas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.05.047⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.533-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2017.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01900243v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approach for analytical characterization and geographical classification of Moroccan and French honeys by means of a voltammetric electronic tongue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalid Tahri</w:t>
+                <w:t xml:space="preserve">A novel chronoamperometric immunosensor for rapid detection of TNF-α in human saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bellagambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Llobet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+                <w:t xml:space="preserve">Georgia Karanasiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.067⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 266, pp.477-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01646655v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly selective potentiometric amphetamine microsensor based on all-solid-state membrane using a new ion-pair complex, [3,3′-Co(1,2- closo -C 2 B 9 H 11 ) 2 ] − [C 9 H 13 NH] +</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Alcácer</w:t>
+                <w:t xml:space="preserve">Biopatterning of antibodies on poly(pyrrole)-nanowires using nanocontact printing: Surface characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Garcia-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Marote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91, pp.466-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2018.05.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2018.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01803541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of new polypyrrole/silicon nitride hybrid materials for potential applications in electrochemical sensors: Synthesis and characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical biosensor platform for TNF-α cytokines detection in both artificial and human saliva: Heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Zouaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Lee</w:t>
+                <w:t xml:space="preserve">Francesca G. Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Vatteroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10601325.2017.1336728⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, pp.1026-1033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658249v1</w:t>
+                <w:t xml:space="preserve">hal-01575242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully integrated electrochemical biosensor platform fabrication process for cytokines detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
+                <w:t xml:space="preserve">Tailoring of carboxyl-decorated magnetic latex particles using seeded emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Augsti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.023⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.1088 - 1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540066v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel strategy for sulfapyridine detection using a fully integrated electrochemical Bio-MEMS: Application to honey analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Salvador</w:t>
+                <w:t xml:space="preserve">Fabrication of new polypyrrole/silicon nitride hybrid materials for potential applications in electrochemical sensors: Synthesis and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Nessark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Garcia-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhommé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.08.083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (11), pp.827-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10601325.2017.1336728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540060v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring of carboxyl-decorated magnetic latex particles using seeded emulsion polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Augsti</w:t>
+                <w:t xml:space="preserve">A fully integrated electrochemical biosensor platform fabrication process for cytokines detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01598153v1</w:t>
+                <w:t xml:space="preserve">hal-01540066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical biosensor platform for TNF-α cytokines detection in both artificial and human saliva: Heart failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca G. Bellagambi</w:t>
+                <w:t xml:space="preserve">Novel strategy for sulfapyridine detection using a fully integrated electrochemical Bio-MEMS: Application to honey analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Alami El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Longo</w:t>
+                <w:t xml:space="preserve">Lee Michael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Vatteroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Juan Pablo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 251, pp.1026-1033. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93, pp.282-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.05.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2016.08.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575242v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic particles: From preparation to lab-on-a-chip, biosensors, microsystems and microfluidics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
+                <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.344-362 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546552v1</w:t>
+                <w:t xml:space="preserve">hal-01363696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel capacitance electrochemical biosensor based on silicon nitride for ochratoxin A detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flexible electrochemical micro lab-on-chip: application to the detection of interleukin-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.03.166⟩</w:t>
+              <w:t xml:space="preserve">Microchimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183 (7), pp.2155-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00604-016-1847-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546538v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel iron (III) phthalocyanine derivative functionalized semiconductor based transducers for the detection of citrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">A novel EIS field effect structures coated with TESUD-PPy-PVC-dibromoaza[7]helicene matrix for potassium ions detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ben Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2016.04.031⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.608-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.12.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546530v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large area in situ fabrication of poly(pyrrole)-nanowires on flexible thermoplastic films using nanocontact printing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
+                <w:t xml:space="preserve">Preparation of gold nanoparticles and determination of their particles size via different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Usanase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kafia Oulmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairouz Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Bendaikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/085018⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544850v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel EIS field effect structures coated with TESUD-PPy-PVC-dibromoaza[7]helicene matrix for potassium ions detection</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Large area in situ fabrication of poly(pyrrole)-nanowires on flexible thermoplastic films using nanocontact printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Garcia-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Marote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (8), pp. Article Number: 085018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/3/8/085018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.12.069⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01275308v1</w:t>
+                <w:t xml:space="preserve">hal-01544850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible electrochemical micro lab-on-chip: application to the detection of interleukin-10</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Lee</w:t>
+                <w:t xml:space="preserve">Novel iron (III) phthalocyanine derivative functionalized semiconductor based transducers for the detection of citrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nooredeen Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 183 (7), pp.2155-2162. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00604-016-1847-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2016.04.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546534v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox and pH dual-responsive PEG and chitosan-conjugated hollow mesoporous silica for controlled drug release</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Development of a novel capacitance electrochemical biosensor based on silicon nitride for ochratoxin A detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Bougrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15069-x⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 234, pp.446-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2016.03.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996480v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Capacitive K + EMIS Chemical Sensor Based on the Dibromoaza[7]helicene as an Ionophore for Potassium Ions Detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Lee</w:t>
+                <w:t xml:space="preserve">Redox and pH dual-responsive PEG and chitosan-conjugated hollow mesoporous silica for controlled drug release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamonchanok Thananukul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201600104⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (1), pp.26-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15069-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546558v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic (Janus), Core–Shell and Functionalized Magnetic Polymer Particles: A Route of Synthesis to Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
+                <w:t xml:space="preserve">Electrochemical Capacitive K + EMIS Chemical Sensor Based on the Dibromoaza[7]helicene as an Ionophore for Potassium Ions Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ben Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1134⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (12), pp.2892-2899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201600104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092703v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic particles: From preparation to lab-on-a-chip, biosensors, microsystems and microfluidics applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Biphasic (Janus), Core–Shell and Functionalized Magnetic Polymer Particles: A Route of Synthesis to Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Yargi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gelir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
+                <w:t xml:space="preserve">M. Ozdogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nuhoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trac.2015.10.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid Science and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsb.2016.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01363696v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical impedance immunosensor for rapid detection of stressed pathogenic Staphylococcus aureus bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combination of PDMS microfilters and micromixers based on flexible thermoplastic films for size sorting and mixing of microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Bekir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houcine Barhoumi</w:t>
+                <w:t xml:space="preserve">Maria J. Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Braiek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Jaume Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4761-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132 (25), pp.42088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363678v1</w:t>
+                <w:t xml:space="preserve">hal-01175505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(pyrrole) microwires fabrication process on flexible thermoplastics polymers: application as a biosensing material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Garcia-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 221, pp.940-950. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2015.06.084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGA and magnetization measurements for determination of composition and polymer conversion of magnetic hybrid particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
+                <w:t xml:space="preserve">Electrochemical impedance immunosensor for rapid detection of stressed pathogenic Staphylococcus aureus bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Chrouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3562⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (20), pp.15796-15803 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4761-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01228758v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel platform based on immobilized histidine tagged olfactory receptors, for the amperometric detection of an odorant molecule characteristic of boar taint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhong Guo</w:t>
+                <w:t xml:space="preserve">A durable solid contact sulfide sensor based on a ceric acrylohydrazide ionophore attached to polyacrylamide with a nanomolar detection limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nooredeen Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Latief A. Radwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galal A. Nawwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.930-942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01186656v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A durable solid contact sulfide sensor based on a ceric acrylohydrazide ionophore attached to polyacrylamide with a nanomolar detection limit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel platform based on immobilized histidine tagged olfactory receptors, for the amperometric detection of an odorant molecule characteristic of boar taint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nooredeen Abbas</w:t>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel-Latief A. Radwan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175514v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of submicron hybrid magnetic latex particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talha Jamshaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13267,438 +13255,450 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (9), pp.1102-1108. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a capacitive chemical sensor based on Co(II)-phthalocyanine acrylate-polymer/HfO2/SiO2/Si for detection of perchlorate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Braik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of sensors and sensors systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (1), pp.17-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/jsss-4-17-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of PDMS microfilters and micromixers based on flexible thermoplastic films for size sorting and mixing of microparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+                <w:t xml:space="preserve">TGA and magnetization measurements for determination of composition and polymer conversion of magnetic hybrid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Hiroiuqui Kunita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaume Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (10), pp.1199-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.42088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01175505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled poly(pyrrole) patterning by microcontact printing on glass and poly(ethylene terephthalate) substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Garcia-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Marote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.161-174. </w:t>
@@ -13742,599 +13742,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a flexible microfluidic system based on a simple and reproducible sealing process between polymers and poly(dimethylsiloxane)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+                <w:t xml:space="preserve">Electrochemical estrogen receptor a based biosensor for label-free detection of estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidong D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.059⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (7), pp.1765-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.201300163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860345v1</w:t>
+                <w:t xml:space="preserve">hal-00924198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer micromixers bonded to thermoplastic films combining soft-lithography with plasma and aptes treatment processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+                <w:t xml:space="preserve">Reactive magnetic poly(divinylbenzene-co-glycidyl methacrylate) colloidal particles for specific antigen detection using microcontact printing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M. Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md. Mahbubor Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaume Esteve</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.26387⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.5573-5582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878669v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical estrogen receptor a based biosensor for label-free detection of estradiol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhong Guo</w:t>
+                <w:t xml:space="preserve">Polymer micromixers bonded to thermoplastic films combining soft-lithography with plasma and aptes treatment processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria J. Lopez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Namour</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201300163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (1), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.26387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00924198v1</w:t>
+                <w:t xml:space="preserve">hal-00878669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive magnetic poly(divinylbenzene-co-glycidyl methacrylate) colloidal particles for specific antigen detection using microcontact printing technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Md. Mahbubor Rahman</w:t>
+                <w:t xml:space="preserve">Development of a flexible microfluidic system based on a simple and reproducible sealing process between polymers and poly(dimethylsiloxane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.5573-5582. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111, pp.332-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.02.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786113v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer prognostics by direct detection of p53-antibodies on gold surfaces by impedance measurements.</w:t>
               </w:r>
@@ -14448,282 +14448,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly sensitive biosensor for detecting TNF-alpha cytokine to predict the biocompatibility of transplanted organs</w:t>
+                <w:t xml:space="preserve">Human olfactory receptor 17-40 as an active part of a nanobiosensor: a microscopic investigation of its electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baraket</w:t>
+                <w:t xml:space="preserve">Eleonora Alfinito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lee</w:t>
+                <w:t xml:space="preserve">Jean-Francois Millithaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lino Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.123-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ra00025j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878437v1</w:t>
+                <w:t xml:space="preserve">hal-00809719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human olfactory receptor 17-40 as an active part of a nanobiosensor: a microscopic investigation of its electrical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A highly sensitive biosensor for detecting TNF-alpha cytokine to predict the biocompatibility of transplanted organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Millithaler</w:t>
+                <w:t xml:space="preserve">A. Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lino Reggiani</w:t>
+                <w:t xml:space="preserve">M. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bessueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (8), pp.661-662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809719v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of potassium-selective field effect transistors based on 1,3-(di-4-oxabutanol)-calix[4]arene-crown-5 as ionophore</w:t>
               </w:r>
@@ -14895,51 +14895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maaref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bessueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (1), pp.204-208. </w:t>
@@ -15410,51 +15410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15648,51 +15648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-on-a-chip for In Vitro Diagnosis: Manipulating the Power of Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15959,51 +15959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stimuli-Responsive Materials for Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1436, American Chemical Society, pp.1-30, 2023, ACS Symposium Series, </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16050,51 +16050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Surface Modified Carbon Nanotubes in Electrochemical Sensors and Biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Al-Dossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16171,77 +16171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Modified Carbon Nanotubes in Imaging and Cancer Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Al-Dossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16344,51 +16344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Zakalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriy Zakalskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16428,1039 +16428,5570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel three-dimensional biosensor based on aluminum oxide: application for early-stage detection of human interleukin-10.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+                <w:t xml:space="preserve">Soft hybrid nanoparticles: From preparation to biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zabala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Campabadal</w:t>
+                <w:t xml:space="preserve">N. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vancurova I. </w:t>
+              <w:t xml:space="preserve">Callejas-Fernández J., Estelrich J., Quesada-Pérez M., Forcada J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular biology - Cytokine Bioassays Methods and Protocols</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Nanoparticles for Biomedical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSC Nanoscience &amp; Nanotechnology pp.312-341, 2014, 978-1-84973-811-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363721v1</w:t>
+                <w:t xml:space="preserve">hal-01275456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft hybrid nanoparticles: From preparation to biomedical applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Eissa</w:t>
+                <w:t xml:space="preserve">A novel three-dimensional biosensor based on aluminum oxide: application for early-stage detection of human interleukin-10.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Ahmad</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Campabadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Callejas-Fernández J., Estelrich J., Quesada-Pérez M., Forcada J. </w:t>
+              <w:t xml:space="preserve">Vancurova I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Nanoparticles for Biomedical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Molecular biology - Cytokine Bioassays Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Humana Press - Springer Science, pp.49-64, 2014, 978-1-4939-0927-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-0928-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OT6.116 - Ion-Sensitive Field Effect Transistor (ISFET)-Based DNA Detection for Enterotoxigenic E. coli (ETEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Techakasikornpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid El Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulachart Jangpatarapongsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Debrecen (Hungary), France. pp.167-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/OT6.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-based metal-organic frameworks (MOFs) derived from upcycling of post-consumer polyethylene terephthalate (PET) bottles as adsorbents for orthophosphate removal toward sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POLY-CHAR 2024 (Polymers for our future)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A silicon nitride ISFET-based immunosensor for Tumor Necrosis Factor-alpha detection in saliva. A promising tool for heart failure monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca G. Bellagambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Heuberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Materials Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel immunoFET based on impedance spectroscopy for cortisol detection: application for heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Ben Halima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Rullkötte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th Nano Today Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel strategy for sulfapyridine detection using a fully integrated electrochemical Bio-MEMS: Application to honey analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia El Alami El Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosensors 2016 - 26th Anniversary World Congress on Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gothenburg, Sweden. pp.254-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of biosensors for non-invasive measurements of heart failure biomarkers in saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alcacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Streklas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Conference on Smart Sensors, Actuators, and MEMS VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Barcelona, France. pp. Article Number: UNSP 102460H </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2266363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel platform based on immobilized olfactory receptors, for detection odorant molecules characteristics of boar taint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. International Conference and Exhibition on Biosensors &amp; Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OMICS Group Conferences., Aug 2014, San Antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fully integrated electrochemical bioMEMS fabrication process for cytokine detection: application for heart failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROSENSORS 2014, the 28th European Conference on Solid-State Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy. pp.377-379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of PDMS microfilters and micromixers bonded onto APTES-functionalized polymeric films for size sorting and mixing of microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1691-1694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible Polyimide Platform Based on the Integration of Potentiometric Multi-Sensor for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Prats-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible microfluidic bio-lab-on-a-chip multi-sensor platform for electrochemical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavi Illa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Prats-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors 2014 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1018-1021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fully Integrated Electrochemical Biomems Fabrication Process for Cytokine Detection: Application for Heart Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Brescia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a novel isoniazid-membrane-field-effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safae Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SENSORS 2014 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Valencia, Spain. pp.1104-1106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2014.6985198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unconventional technologies for the fabrication of flexible bioLab on chip for medical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MNE 2014 - 40 th Micro and Nano Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pH-sensor based on silicon nanowires growth by Vapor-Liquid-Solid onto a N+ type polysilicon microelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Renault-Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosensors 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diazonium modified gold microelectrodes onto polyimide substrates for impedimetric cytokine detection with an integrated Ag/AgCl reference electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensors 2012 - 26th European Conference on Solid-State Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland. pp.165-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.02.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioinspired nose devices and their potential application for non-invasive olfactory detection of pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International symposium on Olfaction and Electronic Nose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Olfaction and Chemical Sensing (ISOCS). INT., Jul 2013, Daegu, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of an impedimetric biosensor sensitive to human interluekin-10 based on electrically addressable diazonium functionalized antibodies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADICA 2012 - 8èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic colloidal nanoparticles as reactive support for in vitro diagnostic using microcontact printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th conference on colloid chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitive and selective detection of boar taint compounds using label-free electrochemical OR7D4 based biosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.Z. Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Journées Franco-Espagnoles IBERNAM-CMC2, "Micro and Nano Sensors and Microsystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of Li+ selective microelectrode using PPy [3,3′-Co(1,2-C2B9H11)2] as a solid contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahajanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agouzoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADICA 2012 - 8èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel biosensor based on hafnium oxide: Application for early stage detection of human interleukin-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275456v1</w:t>
+                <w:t xml:space="preserve">Francesca Campabadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Eurosensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.201-207, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2012.04.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a flexible Lab-on-Chip: Application for the detection of biomarkers in heart failure patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADICA 2012 - 8èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cytokine Detection using Diazonium Modified Gold Microelectrodes Onto Polyimide Substrates with Integrated Ag/AgCl Reference Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourdin Yaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giovanna Trivella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensor 2012 - 26th European Conference on Solid-State Transducers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Kraków, Poland. pp.1181-1184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2012.09.362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of pathogenic Staphylococcus aureus bacteria by Electrochemical Impedance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Ben Abdallahf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechir Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MADICA 2012 - 8èmes journées Maghreb-Europe, Matériaux et Applications aux Dispositifs et Capteurs.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Sousse, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel sensing device based on impedance measurement for the detection of Li+ using PPy [3,3′-Co(1,2-C2B9H11)2] as a solid contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tahajanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agouzoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Teixidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMPSECA 2012 - International Conference on Advanced Materials for Photonics, Sensing and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, El Jadida, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioelectronic odorant detection nanoplatform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Biotechnology Symposium and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Daegu, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. World Congress on Biomimetics, Artificial Muscles and Nano-Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bioelectronic sensor nanoplatform based on olfactory receptors and electrochemical impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Badonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Congar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECRO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Capacitance Biosensor Based on Hafnium Oxide for Interleukin-10 Protein Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Campabadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensors XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.972-975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplification du signal de réponse électrochimique d'un biocapteur à base de récepteurs olfactifs par des nanoparticules d'or générées in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Korri-Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplification of the electrochemical signal of an olfactory receptor based biosensor by in situ generated gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Persuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Korri-Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Eurosensors Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Athènes, Greece. pp.920-923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel Ca2+ interdigited microelectrodes based on self-assembled monolayers of a new calix[4]arene crown-5 derivate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Sergio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marques de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bausells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurosensors XXII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00350897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodium ion sensitive microelectrode based on a p-tert-butylcalix[4]arene ethyl ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marques de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Risco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Teixidor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMCS 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Brescia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potassium ion selective solid contact microelectrode based on a novel 1,3-(di-4-oxabutanol)-calix[4]arene-crown-5 neutral carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marques de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Asfari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lamartine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Meeting Bioelectrochemistry 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00376175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PT6.115 - Electrochemical Biosensor Platform for Leptospirosis Diag-nosis in Urine Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
+                <w:t xml:space="preserve">OT6.116 - Ion-Sensitive Field Effect Transistor (ISFET)-Based DNA Detection for Enterotoxigenic E. coli (ETEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongkol Techakasikornpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Bausells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kulachart Jangpatarapongsa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT6.115⟩</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMA Service GmbH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/OT6.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471630v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PT3.114 - Precision Detection Unlocked: Electrochemical Sensing of PBTC with Molecularly Imprinted Polymers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
+                <w:t xml:space="preserve">PT6.115 - Electrochemical Biosensor Platform for Leptospirosis Diag-nosis in Urine Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suwannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Debrecen (Hungary), France. AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf, pp.279-280, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT3.114⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Debrecen (Hungary), France. AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf, pp.437-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT6.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927743v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PT6.115 - Electrochemical Biosensor Platform for Leptospirosis Diag-nosis in Urine Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulachart Jangpatarapongsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Debrecen (Hungary), France. AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf, pp.437-438, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+              <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf; AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.437-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT6.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926891v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OT6.116 - Ion-Sensitive Field Effect Transistor (ISFET)-Based DNA Detection for Enterotoxigenic E. coli (ETEC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norman Pfeiffer</w:t>
+                <w:t xml:space="preserve">PT3.114 - Precision Detection Unlocked: Electrochemical Sensing of PBTC with Molecularly Imprinted Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jindakaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hangouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSORS XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Debrecen, Hungary. </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/OT6.116⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Debrecen (Hungary), France. AMA Service GmbH, Von-Münchhausen-Str. 49, 31515 Wunstorf, pp.279-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5162/EUROSENSORSXXXVI/PT3.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05471661v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and facile detection of PBTC antiscalant using functionalized polystyrene nanoparticles and latex agglutination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
+                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée des doctorants et des post-doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of iron oxide capsules for lab-on-a-chip and microsystems use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslam Elkalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17468,4875 +21999,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journées Maghreb-Europe: Matériaux et applications aux dispositifs et capteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI International Symposium on Olfaction and Taste, XXII meeting of ECRO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectronic odor detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Badonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Persuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Chercheurs et Entreprises sur la recherche en Cosmétologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Orléans, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746367v1</w:t>
-              </w:r>
-[...4529 lines deleted...]
-                <w:t xml:space="preserve">ujm-00376175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22354,77 +22354,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Free Click Chemistry Assisted Antibodies Immobilization for Immunosensing Of IL-10 Cytokine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazha Hilali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musbahu Aminu Abdullahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bellagambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hangouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22520,130 +22520,130 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Strategy for Sulfapyridine Detection Using a Fully Integrated Bio-MEMS: Application to Honey Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia El Alami El Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoullatif Baraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernandes Taveira Tenório Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, pp.254-255, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.protcy.2017.04.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864278v1</w:t>
@@ -22823,51 +22823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Khizar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2025.101971" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonrat Phopin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waralee Ruankham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydeep Dave" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piracha Rukkhapiban" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayatis Nuttavuttisit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126841" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ony Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A.S. Andrade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D.L. Oliveira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04995901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.12034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao Nemeir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Pfeiffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Heuberger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15030296" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirawan Jindakaew" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariya Kaewsaneha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalita Ratanatawanate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharapan Suwannin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133108" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol Techakasikornpanich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulachart Jangpatarapongsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926563v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Khaldoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Saidi-Besbes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43994-024-00159-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Elkalla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dossary" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6646" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Emmanuel Aina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996458v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bellagambi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangou&#235;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alcacer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123759" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Aar&#243;n Morales Fr&#237;as" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawut Tantimongcolwat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124280" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kahina Ghedir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benounis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11070416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait-Touchente" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13101688" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alrushaid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdos Alam Khan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978204v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2023.2178538" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Hilali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.108933" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2023.2166484" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997775v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac M. Frias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lozano-Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caffio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114954" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252688v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00563-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Kern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Ramirez-Caballero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115612" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Musa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107899" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zouaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bourouina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020493" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202200141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Al-Dossary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123243" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714065v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202100707" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997063v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202100610" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teqwa Khelifa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Lamraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Abdou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2022.2093015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675524v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azzouzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123436" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ali Al-Dossary" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026622666220401160121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-RST5TRFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4126945" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2022.132614" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996474v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116751" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonchanok Thananukul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Opaprakasit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15069-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-021-00310-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Bourouina-Bacha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129903" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.621057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mohamed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M.G. Eldin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Ismail" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115422" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Fredj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zabala" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9010013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200127v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfeiffer Norman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338468" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244179v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082850" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Vozgirdaite" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca G Bellagambi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisio Palacio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9020026" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ahmad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00852" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202100242" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Saha" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Saini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gallardo-Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25173968" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vega-Chac&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jafelicci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-019-00097-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028233v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116058" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140046v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors8040104" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.115982" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00138-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10040043" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mohammadi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Amine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185153" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201900377" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Nessark" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nessark" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900633" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120501" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lgourna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00147-2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437956v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hleihel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jafferzic-Renault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102373" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solaymani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizireanu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Baraket" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253VKPJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092892v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Alami El Hassani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Boudjaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Ten&#243;rio Neto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.09.052" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438002v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuentes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.030" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437927v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Ten&#243;rio&#8208;neto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rog&#233;rio Guilherme" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Karoline Lima&#8208;ten&#243;rio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lelong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4634" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Barakat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900060" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Boudjaoui" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5VPNXQV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nooredeen Abbas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ali Saeed" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-04191-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092911v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Barhoumi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gallardo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2017.1326053" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646793v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Garcia-Cruz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.09.057" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-842J9P7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864497v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pruna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.066" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L4VHBHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858877v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saini" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palacio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Streklas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.09.049" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Karanasiou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.135" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900243v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Lee" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Marote" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.047" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7N4D5QX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Tahri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Llobet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachir Bouchikhi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.067" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFBTPZHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alc&#225;cer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658249v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2017.1336728" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540066v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.023" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540060v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Michael" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Salvador" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.08.083" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598153v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Augsti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4001" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575242v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca G. Bellagambi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vatteroni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.169" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546538v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bougrini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.166" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546530v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.04.031" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZWH4R1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544850v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marote" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/085018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275308v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tounsi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Braiek" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.12.069" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTVL4Q0S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546534v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-016-1847-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996480v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546558v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600104" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363696v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.10.022" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DR4ZHRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bekir" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chrouda" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4761-7" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229066v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.084" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V43ZWSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186656v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.066" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1V2RGR0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175514v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nooredeen Abbas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Latief A. Radwan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galal A. Nawwar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229920v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3541" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMJFSPJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275385v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braik" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Ali" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abbas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-4-17-2015" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175505v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42088" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070754v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.05.038" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLX0RC3S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860345v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.059" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSQTG30Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878669v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26387" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924198v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201300163" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H76B4RSS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786113v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mahbubor Rahman" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.10.027" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-937HR2S7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878521v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Prats-Alfonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sisquella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Gabriel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guimer&#224;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201102724" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878437v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraket" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809719v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Millithaler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00025j" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00412135v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gustavsson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zine" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Planell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1150" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312915v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barhoumi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bausells" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marques de Oliveira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Risco" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crespo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixidor" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141450v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Biloivan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Verevka" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Dzyadevych" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Zeggai" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00005-6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05216751v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33984-4.00020-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927750v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673476-00244" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munther Alomari" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1436.ch003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926912v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1436.ch001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927048v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2022-1424.ch007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2022-1425.ch003" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363722v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonchar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zakalska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Zakalskiy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363721v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabala" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Campabadal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0928-5_5" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275456v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471630v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-science.org/proceedings/details/5494" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/PT6.115" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927743v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jindakaew" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hangouet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigaud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/PT3.114" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926891v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suwannin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471661v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-science.org/proceedings/details/5348" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/OT6.116" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479715v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859546v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479661v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927773v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakasikornpanich" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid El Salhi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530912v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480660v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brunon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rullk&#246;tte" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575236v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.109" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702436v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266363" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363706v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moya" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Illa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985176" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073659v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trivella" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073650v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Illa" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363705v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985347" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363711v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Merzouk" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985198" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113256v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merzouk" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Jaffrezic" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073629v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363713v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.737" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878656v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.02.088" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9W2MXDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814372v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahajanan" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agouzoul" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013705v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eissa" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814149v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878664v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.090" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NRXG4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814147v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786122v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.362" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813911v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814178v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Abdallahf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Mrabet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878418v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Persuy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebil" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.226" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809864v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703875v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.239" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350897v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sergio" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356865v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376175v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702861v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musbahu Aminu Abdullahi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711762" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864278v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Khizar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2025.101971" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04995901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.12034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953716v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonrat Phopin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waralee Ruankham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaydeep Dave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piracha Rukkhapiban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chayatis Nuttavuttisit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2024.126841" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ony Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A.S. Andrade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria D.L. Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926211v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongkol Techakasikornpanich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulachart Jangpatarapongsa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.117925" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373406v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirawan Jindakaew" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariya Kaewsaneha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalita Ratanatawanate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharapan Suwannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Abrao Nemeir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Pfeiffer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Heuberger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15030296" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Elkalla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Dossary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6646" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Khaldoun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Saidi-Besbes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43994-024-00159-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zea" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Villa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15101252" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926432v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatoyin Emmanuel Aina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2024.118048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Hilali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangou&#235;t" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bausells" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolin Kern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Ramirez-Caballero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115612" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait-Touchente" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00563-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Kahina Ghedir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Baraket" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Benounis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11070416" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13101688" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Aar&#243;n Morales Fr&#237;as" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanawut Tantimongcolwat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bellagambi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alcacer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Alrushaid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdos Alam Khan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122570" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2023.2178538" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.108933" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996447v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425247.2023.2166484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03997775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac M. Frias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Lozano-Sanchez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Caffio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2022.114954" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonchanok Thananukul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Opaprakasit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15069-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fairouz Aberkane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-021-00310-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teqwa Khelifa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamoudi Lamraoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Abdou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2022.2093015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997063v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Zouaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202100610" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vinas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13010071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bourouina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020493" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997245v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Musa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangouet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107899" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202100707" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Al-Dossary" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123243" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927085v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.202200141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Azzouzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Ali" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123436" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4126945" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926981v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ali Al-Dossary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026622666220401160121" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-RST5TRFT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi13122235" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953888v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2022.132614" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996474v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2022.116751" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926961v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202100242" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200127v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pfeiffer Norman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338468" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Fredj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zabala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9010013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251380v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Mohamed" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M.G. Eldin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Ismail" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115422" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249888v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Bourouina-Bacha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2021.129903" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318454v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.621057" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244179v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21082850" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244150v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ahmad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00852" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132359v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiva Vozgirdaite" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca G Bellagambi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisio Palacio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9020026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lgourna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00147-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vega-Chac&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jafelicci" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00138-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550848v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10040043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors8040104" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974725v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.115982" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989869v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpita Saha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Saini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gallardo-Gonzalez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25173968" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116058" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989837v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-019-00097-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890560v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201900377" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000558v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mohammadi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Amine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20185153" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Nessark" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Nessark" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900633" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bahri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120501" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109076v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nooredeen Abbas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ali Saeed" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-04191-4" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Barhoumi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Vivaldi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cl&#233;ment" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030692" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Ten&#243;rio&#8208;neto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rog&#233;rio Guilherme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Karoline Lima&#8208;ten&#243;rio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lelong" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4634" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437956v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Hleihel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jafferzic-Renault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102373" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109288v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Achour" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Solaymani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vizireanu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatif Baraket" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vesel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2019.02.046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253VKPJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438002v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuentes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Vi&#241;as" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2019.04.030" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092892v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Alami El Hassani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Boudjaoui" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Ten&#243;rio Neto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2018.09.052" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Boudjaoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Metzner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauser" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5VPNXQV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989981v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoullatif Barakat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Bendaikha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201900060" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Tahri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Llobet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benachir Bouchikhi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.067" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SFBTPZHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alc&#225;cer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.001" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Garcia-Cruz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lee" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.09.057" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-842J9P7N-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692376v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gallardo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomme" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2017.1326053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858877v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fuentes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vinas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.04.070" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864497v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Pruna" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhomm&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.07.066" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4L4VHBHD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598091v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Palacio" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Streklas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2017.09.049" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744830v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Karanasiou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.135" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Lee" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Marote" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2018.05.047" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7N4D5QX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575242v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca G. Bellagambi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Vatteroni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.05.169" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598153v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Eissa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Augsti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658249v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zouaoui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2017.1336728" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540066v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.09.023" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540060v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Michael" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Salvador" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2016.08.083" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Hiroiuqui Kunita" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2015.10.022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DR4ZHRJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546534v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-016-1847-y" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275308v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tounsi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ben Braiek" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Barhoumi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.12.069" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTVL4Q0S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546552v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Usanase" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.026" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CTMPGCZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marote" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/8/085018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546530v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2016.04.031" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZWH4R1B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546538v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Bougrini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.03.166" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996480v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546558v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201600104" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yargi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelir" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ozdogan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuhoglu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsb.2016.1134" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175505v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J. Lopez-Martinez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Esteve" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42088" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229066v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2015.06.084" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V43ZWSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363678v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bekir" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Braiek" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Chrouda" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4761-7" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175514v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nooredeen Abbas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Latief A. Radwan" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galal A. Nawwar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186656v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhong Guo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lagarde" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Daligault" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Persuy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.066" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1V2RGR0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229920v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3541" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LMJFSPJZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275385v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Braik" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dridi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ben Ali" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ali" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Abbas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jsss-4-17-2015" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228758v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3562" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWKSPHQS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070754v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2014.05.038" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLX0RC3S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924198v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidong D. Zhang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201300163" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H76B4RSS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786113v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mahbubor Rahman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.10.027" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-937HR2S7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878669v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.26387" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860345v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.02.059" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSQTG30Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878521v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Prats-Alfonso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sisquella" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Gabriel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guimer&#224;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201102724" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809719v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Alfinito" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Millithaler" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Reggiani" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ra00025j" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraket" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bessueille" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00412135v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gustavsson" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zine" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Planell" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1150" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312915v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barhoumi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddad" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maaref" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bausells" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350754v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marques de Oliveira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Risco" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crespo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teixidor" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Asfari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141450v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. Biloivan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Verevka" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei V. Dzyadevych" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Zeggai" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Touzani" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00005-6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05216751v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33984-4.00020-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927750v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781837673476-00244" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927078v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munther Alomari" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1436.ch003" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926912v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2023-1436.ch001" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927048v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2022-1424.ch007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04927029v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2022-1425.ch003" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363722v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonchar" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Zakalska" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Zakalskiy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ahmad" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363721v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabala" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Campabadal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0928-5_5" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927773v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Techakasikornpanich" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid El Salhi" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/OT6.116" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479661v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530912v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480660v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Brunon" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rullk&#246;tte" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575236v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protcy.2017.04.109" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702436v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266363" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799314v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Badonnel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363713v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.737" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363705v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985347" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073650v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moya" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Illa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363706v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Illa" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985176" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073659v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giovanna Trivella" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363711v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Merzouk" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2014.6985198" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073629v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113256v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merzouk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renault-Jaffrezic" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878656v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.02.088" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9W2MXDM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344430v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Pajot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dewaele" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814149v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013705v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fessi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elaissari" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eissa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806355v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.Z. Guo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814372v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahajanan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agouzoul" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878664v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2012.04.090" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8NRXG4J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814147v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786122v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.09.362" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814178v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Ben Abdallahf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechir Mrabet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813911v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Teixidor" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810974v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807785v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Congar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baly" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747726v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703875v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.239" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809864v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Korri-Youssoufi" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chebil" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878418v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pajot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Persuy" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.226" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00350897v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Sergio" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356865v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00376175v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471661v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-science.org/proceedings/details/5348" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04926891v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suwannin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigaud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errachid" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/PT6.115" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471630v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-science.org/proceedings/details/5494" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927743v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jindakaew" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hangouet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORSXXXVI/PT3.114" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479715v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859546v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747696v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746367v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702861v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musbahu Aminu Abdullahi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWIS54661.2021.9711762" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864278v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>