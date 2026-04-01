--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -628,529 +628,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoverability degradation of adhesion between soft matters under uniaxial cyclic bonding–debonding: Modified cohesive interface model and numerical implementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimisation for vibration bandgaps of periodic composite plates using the modified couple stress continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuitao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libang Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shuitao Gu</w:t>
+                <w:t xml:space="preserve">Yi Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 310, pp.110444. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10812865231212867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698186v1</w:t>
+                <w:t xml:space="preserve">hal-04430124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimisation for vibration bandgaps of periodic composite plates using the modified couple stress continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recoverability degradation of adhesion between soft matters under uniaxial cyclic bonding–debonding: Modified cohesive interface model and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.110444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10812865231212867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430124v1</w:t>
+                <w:t xml:space="preserve">hal-04698186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tuning of vibration for periodic piezoelectric micro systems: a non-local Mindlin plate finite element approach</w:t>
+                <w:t xml:space="preserve">A non-classical couple stress based Mindlin plate finite element framework for tuning band gaps of periodic composite micro plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 529, pp.116889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737338v1</w:t>
+                <w:t xml:space="preserve">hal-03615771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-classical couple stress based Mindlin plate finite element framework for tuning band gaps of periodic composite micro plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Formulations and Isogeometric Analysis of Timoshenko–Ehrenfest Microbeam Using a Reformulated Strain Gradient Elasticity Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibing Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116889⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12060752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615771v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active tuning of vibration for periodic piezoelectric micro systems: a non-local Mindlin plate finite element approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuitao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.104418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1297,51 +1427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Xia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixu Xia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2025.114329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houan Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698186v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Hu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110444" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231212867" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104418" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615771v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongye Zhang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116889" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Xia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixu Xia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2025.114329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houan Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231212867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongye Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116889" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohui Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104418" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>