--- v1 (2026-04-01)
+++ v2 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1053 +234,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modelling for shell finite element structures using the direct parametrisation of invariant manifolds: Hardening/softening transition, resonant dynamics and mode selection</w:t>
+                <w:t xml:space="preserve">Active tuning of vibration bandgap in immersed thin plates: A numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixu Xia</w:t>
+                <w:t xml:space="preserve">R.Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X. Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+                <w:t xml:space="preserve">N. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2025.114329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 144, pp.104567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2026.104567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401042v1</w:t>
+                <w:t xml:space="preserve">hal-05589693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration bandgap of immersed periodic plates with fluid surface sloshing effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced order modelling for shell finite element structures using the direct parametrisation of invariant manifolds: Hardening/softening transition, resonant dynamics and mode selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shen</w:t>
+                <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.Z. Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 622, pp.119499. </w:t>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 220, pp.114329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2025.114329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417356v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of band gap characteristics for periodically arranged curvilinear fiber laminated plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houan Ma</w:t>
+                <w:t xml:space="preserve">Vibration bandgap of immersed periodic plates with fluid surface sloshing effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixu Xia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R.Z. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.X. Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T. Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105265⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 622, pp.119499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925592v1</w:t>
+                <w:t xml:space="preserve">hal-05417356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimisation for vibration bandgaps of periodic composite plates using the modified couple stress continuum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of band gap characteristics for periodically arranged curvilinear fiber laminated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liqun Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10812865231212867⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 203, pp.105265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430124v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recoverability degradation of adhesion between soft matters under uniaxial cyclic bonding–debonding: Modified cohesive interface model and numerical implementation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Topology optimisation for vibration bandgaps of periodic composite plates using the modified couple stress continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110444⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10812865231212867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698186v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-classical couple stress based Mindlin plate finite element framework for tuning band gaps of periodic composite micro plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recoverability degradation of adhesion between soft matters under uniaxial cyclic bonding–debonding: Modified cohesive interface model and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116889⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 310, pp.110444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615771v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Formulations and Isogeometric Analysis of Timoshenko–Ehrenfest Microbeam Using a Reformulated Strain Gradient Elasticity Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuohui Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuohui Yin</w:t>
+                <w:t xml:space="preserve">Zhibing Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhibing Xiao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jingang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cryst12060752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A non-classical couple stress based Mindlin plate finite element framework for tuning band gaps of periodic composite micro plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixu Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuitao Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 529, pp.116889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.116889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active tuning of vibration for periodic piezoelectric micro systems: a non-local Mindlin plate finite element approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixu Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuitao Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Qiang Feng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174, pp.104418. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2022.104418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1427,51 +1531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Xia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixu Xia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2025.114329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417356v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houan Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Xiao" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105265" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231212867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698186v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Hu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongye Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116889" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486651v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohui Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Xiao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Liu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060752" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104418" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05434270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.X. Xia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05589693v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Z. Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2026.104567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixu Xia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Cong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuitao Gu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2025.114329" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05417356v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houan Ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqun Xiao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105265" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04430124v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10812865231212867" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698186v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libang Hu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110444" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohui Yin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Xiao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12060752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongye Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.116889" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2022.104418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>