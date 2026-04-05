--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1571,277 +1571,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uyen Thao Vu</w:t>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05520507v1</w:t>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen Thao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Julien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can diet of migrants from the French West Indies indicate about the nutrition transition?</w:t>
               </w:r>
@@ -4899,301 +4899,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Salanave</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786614v1</w:t>
+                <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Salanave</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947492v1</w:t>
+                <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
+                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
@@ -5250,51 +5250,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947509v1</w:t>
+                <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5473,51 +5473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FB661F8"/>
+    <w:nsid w:val="A978E4FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-colombet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-7517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268249385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35168168985248042341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LSL-2551-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Rahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-colombet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-7517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268249385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35168168985248042341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LSL-2551-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Rahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>