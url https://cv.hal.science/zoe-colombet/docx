--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1571,277 +1571,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+                <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
+                <w:t xml:space="preserve">Uyen Thao Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charreire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marlène Perignon</w:t>
+                <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443574v1</w:t>
+                <w:t xml:space="preserve">anses-05520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jean</w:t>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05520507v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can diet of migrants from the French West Indies indicate about the nutrition transition?</w:t>
               </w:r>
@@ -2576,260 +2576,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463724v1</w:t>
+                <w:t xml:space="preserve">hal-03463308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463308v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
@@ -3042,151 +3042,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791656v1</w:t>
+                <w:t xml:space="preserve">hal-02962245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3228,191 +3254,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSG 2019 Bern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETSG, University of Bern, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04712484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962245v1</w:t>
+                <w:t xml:space="preserve">hal-02791656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade and food quality: evidence from the French West Indies</w:t>
               </w:r>
@@ -4899,301 +4899,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
+                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Salanave</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
+              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947509v1</w:t>
+                <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
+                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Salanave</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786614v1</w:t>
+                <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
+                <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
@@ -5250,51 +5250,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947492v1</w:t>
+                <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5473,51 +5473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A978E4FA"/>
+    <w:nsid w:val="FCCC315F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-colombet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-7517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268249385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35168168985248042341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LSL-2551-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Rahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-colombet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-7517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268249385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35168168985248042341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LSL-2551-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Rahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>