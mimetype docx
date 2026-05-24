--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">35168168985248042341</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=3HEMSEAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/LSL-2551-2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,1218 +245,1218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dietary shifts to improve nutritional quality while reducing diet cost in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrition Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (1), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12937-024-01068-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional quality of food imports in Caribbean small islands. Evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, on-line first, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-024-00214-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts in dietary patterns and risk of type-2 diabetes in a Caribbean adult population: ways to address diabetes burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (5), pp.2233-2243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-023-03144-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la transition nutritionnelle dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (1), pp.37-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnd.2021.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caribbean nutrition transition: what can we learn from dietary patterns in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (2), pp.1111-1124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-020-02317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (18), pp.6323-6334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S136898002100327X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic inequalities in metabolic syndrome in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-019-7970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual characteristics associated with changes in the contribution of plant foods to dietary intake in a French prospective cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Si Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lampuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (5), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-018-1752-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Protein but Not Energy Intake Is Associated With a Lower Prevalence of Frailty Among Community-Dwelling Older Adults in the French Three-City Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berna Rahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gonzalez-Colaço Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Boirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Directors Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (7), pp.672-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jamda.2016.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1445,115 +1466,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline Méjean. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, 2020, Expertise collective</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1563,1709 +1584,1683 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les profils alimentaires aux Antilles françaises : que sait-on de l’exposition au chlordécone et de son coût monétaire alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen Thao Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFSE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société francophone de santé environnement (SFSE), Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05520507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques spatiales d’approvisionnement alimentaires et environnements alimentaires : une analyse par méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Journées de Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can diet of migrants from the French West Indies indicate about the nutrition transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Touvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.Meeting abstract: 652-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.1637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les similitudes et différences des profils d’approvisionnements alimentaires des régions d’Outre-mer et de l’hexagone ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Molinéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which dietary changes to achieve nutritional adequacy while reducing diet cost in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBNPA 2022 : 21. Meeting of the International Society of Behavioral Nutrition and Physical Activity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISBNPA, May 2022, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact environnemental des profils alimentaires des populations antillaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean: evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Hercberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imports and nutritional quality of foods in the Caribbean. Evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Global Food Security: Achieving Local and Global Food Security: at What Costs?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viola Lamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Trade Study Group (ETSG). INT., Sep 2019, Bern, Switzerland. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02962245v1</w:t>
+                <w:t xml:space="preserve">hal-02791656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSG 2019 Bern</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETSG, University of Bern, Sep 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,729 +3279,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04712484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual conference ETSG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791656v1</w:t>
+                <w:t xml:space="preserve">hal-02962245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade and food quality: evidence from the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 18 p. [powerpoint]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade in foods: an analysis of the determinants of the structure of food imports by nutritional quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées de recherches en sciences sociales (JRSS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Dec 2019, Bordeaux, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality mediate socioeconomic differences in metabolic syndrome in the French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Public Health Conference Building bridges for solidarity and public health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Marseille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioeconomic disparities in diet quality in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Pour la Recherche et l'Information en Fruits et Légumes (APRIFEL). FRA., Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4016,1279 +4037,1279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des impacts environnementaux des régimes alimentaires en Martinique et Guadeloupe : effet des spécificités du système alimentaire dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels changements alimentaires pour améliorer la qualité nutritionnelle tout en réduisant le coût de l’alimentation aux Antilles françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Lamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. , best of posters, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can dietary patterns tell us about the Caribbean nutrition transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference - Malnutrition in an obese world: European perspectives (FENS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland. , 2019, Abstracts of the 13th European Nutrition Conference - Malnutrition in an obese world: European perspectives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. Journées Scientifiques de l’Association Française d’Etude et de Recherche sur l’Obésité (AFERO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Marseille, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises alimentaires hors repas dans les Antilles françaises : caractérisation et déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que nous apprennent les profils alimentaires sur la transition nutritionnelle aux Antilles françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Abstracts des Journées Francophones de Nutrition (JFN 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does diet quality explain socioeconomic difference in metabolic syndrome in French West Indies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGEA VIII. Nutrition et santé, de la science à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des caractéristiques individuelles associées à la sous-déclaration dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité de l’alimentation contribue-t-elle à expliquer les différences socioéconomiques de la prévalence du syndrome métabolique dans les Antilles Françaises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Salanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martin-Prével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. 2018, JFN 2018 - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5298,114 +5319,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements alimentaires des adultes et des enfants résidant dans les Antilles françaises : déterminants sociaux et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020AGRO0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04012412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5473,51 +5494,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCCC315F"/>
+    <w:nsid w:val="7AD0DD3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5704,51 +5725,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-colombet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-7517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268249385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35168168985248042341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LSL-2551-2024" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Rahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-colombet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6179-7517" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268249385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/35168168985248042341" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=3HEMSEAAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/LSL-2551-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12937-024-01068-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00214-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.11.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02317-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Salanave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-019-7970-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839190v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Si Hassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lampur&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-018-1752-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna Rahi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gonzalez-Cola&#231;o Harmand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2016.05.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05520507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen Thao Vu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jean" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05443574v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.1637" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353397v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Molin&#233;ris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03698088v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Esnouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03065926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712484v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.605" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962283v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.604" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salanave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891868v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891877v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin Prevel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392212v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Prevel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947492v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04012412v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>