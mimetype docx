--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -291,761 +291,761 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex and psychedelics: a wide-lens look at a burgeoning field</w:t>
+                <w:t xml:space="preserve">L’utilisation de médicaments classés stupéfiants dans une commune rurale française, 1950-1964</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Humanities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire de la pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LXXIV (426), pp.229-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035772v1</w:t>
+                <w:t xml:space="preserve">hal-05121262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation de médicaments classés stupéfiants dans une commune rurale française, 1950-1964</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sex and psychedelics: a wide-lens look at a burgeoning field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Dymock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de la pharmacie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.medhum-2024-013068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/medhum-2024-013068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121262v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une fin de vie psychédélique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« Donner de la morphine est une cruauté » : médecins français et morphinophobie au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107, pp.62-64</w:t>
+              <w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.52-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973139v1</w:t>
+                <w:t xml:space="preserve">hal-05453554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Ey et le LSD : analyse d’un pré-rapport de 1958 sur les expériences thérapeutiques menées à Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Évolution Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 89 (2), pp.377-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSD and Ayahuasca in Argentina: The Pioneering Work of a Psychoanalyst in the 1950s</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vers une fin de vie psychédélique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chacruna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116002v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Renaissance psychédélique »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’agentivité des femmes morphinomanes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Verroust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swaps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 105-106, pp.22-25</w:t>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.2-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416035v1</w:t>
+                <w:t xml:space="preserve">hal-04370855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’automédication au monopole de la prescription d’antalgiques : processus de confiscation d’un savoir profane en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Histoire de l’usage médical des psychédéliques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques des drogues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.3-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115997v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de l’usage médical des psychédéliques en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">De l’automédication au monopole de la prescription d’antalgiques : processus de confiscation d’un savoir profane en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques des drogues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (1), pp.146-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cjhh.593-062022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416021v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agentivité des femmes morphinomanes au XIXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La « Renaissance psychédélique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verroust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30, pp.2-25</w:t>
+              <w:t xml:space="preserve">Swaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 105-106, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370855v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tâtonnements psychédéliques : l’exploration éphémère de la mescaline, du LSD et de la psilocybine par la médecine française au XXe siècle</w:t>
               </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Grandgeorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Verroust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 99 (10), pp.679-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1129,877 +1129,946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement médiatique du LSD en France en 1966 : de la panique morale à la fin des études cliniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">LSD and Ayahuasca in Argentina: The Pioneering Work of a Psychoanalyst in the 1950s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cygne Noir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chacruna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768877v1</w:t>
+                <w:t xml:space="preserve">hal-04116002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSD et soins palliatifs dans les années 1960, un rendez-vous manqué ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le traitement médiatique du LSD en France en 1966 : de la panique morale à la fin des études cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Cygne Noir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.36-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091460ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167396v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liberté de prescrire et de consommer et/ou addiction ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">LSD et soins palliatifs dans les années 1960, un rendez-vous manqué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Henri Ey</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (6), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189879v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Nin and the Vocabulary of the Psychedelic Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Liberté de prescrire et de consommer et/ou addiction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chacruna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Les Cahiers Henri Ey</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47-48, pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225991v1</w:t>
+                <w:t xml:space="preserve">hal-03189879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LSD, « psychédélique » ou « psychodysleptique » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97 (9), pp.803-808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ipe.2021.2343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginalisation, stigmatisation et abandon du LSD en médecine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Anaïs Nin and the Vocabulary of the Psychedelic Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chacruna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950195v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-parentalité au XXIe siècle : étude des childfree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Francoise Salvadori et Laurent-Henri Vignaud Antivax. La résistance aux vaccins du XVIIIe siècle à nos jours Paris, Vendémiaire, 2019, 360 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Knibiehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sextant: Revue du Groupe interdisciplinaire d'Etudes sur les femmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.363-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2020.148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02559478v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Salvadori et Laurent-Henri Vignaud Antivax. La résistance aux vaccins du XVIIIe siècle à nos jours Paris, Vendémiaire, 2019, 360 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La non-parentalité au XXIe siècle : étude des childfree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Knibiehler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sextant: Revue du Groupe interdisciplinaire d'Etudes sur les femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, No children, no cry, 36, pp.191-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03120749v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women's Historical Influence on 'Set and Setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chacruna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser les psychédéliques pour « guérir » des adolescents homosexuels ? Essai de thérapie de conversion, France, 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178 (6), pp.650-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marginalisation, stigmatisation et abandon du LSD en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.2168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’impossible prohibition. Drogues et toxicomanies en France, 1945–2017 par Alexandre Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.222-224. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cbmh.295-112018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2009,486 +2078,486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersubjectivité et thérapie assistée au LSD : l’approche pionnière de Widlöcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersubjectivité et co-pensée, lire Daniel Widlöcher aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.91-101, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Provoquer des songes au XVI e siècle : pour une approche naturelle de la magie chez Della Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARAAM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en oeuvre du rêve dans la littérature et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.22-36, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women, Mental Illness, and Psychedelic Therapy in Postwar France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expanding Mindscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-98, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/14417.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women’s Historical Influence on “Set and Setting”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women &amp; Psychedelics: Uncovering invisible voices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synergetic Press, pp.201-206, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dose shock therapy with LSD and mescaline: the experiments of a French doctor on two homosexual adolescents in the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Queering Psychedelics, from oppression to libeation in psychedelic medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Synergetic Press, pp.59-64, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La influencia histórica de las mujeres en el set y setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mujeres y psicodélicos : descubriendo las voces invisibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunaria Ediciones, pp.196-201, 2022, 978-607-99304-4-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,166 +2567,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avenir des recherches sur le sexe et les psychédéliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Dymock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pilules pour dormir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2667,167 +2736,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DicoPolHis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DicoPolHiS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2837,427 +2906,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex in therapy: female psy and LSD in the 60s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France et la médecine psychédélique : une histoire compliquée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">À la fin du XIXᵉ siècle, l’usage de la cocaïne a transformé les consultations chez le dentiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2023, pp.19-21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370828v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la fin du XIXᵉ siècle, l’usage de la cocaïne a transformé les consultations chez le dentiste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La France et la médecine psychédélique : une histoire compliquée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Grandgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Verroust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265572v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativiser les dangers des drogues, le pari risqué de David Nutt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation de coca et sports au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les scientifiques et l’auto-expérimentation de LSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3267,109 +3336,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’usage de l’écriture inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoë Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3437,51 +3506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DC6F35D"/>
+    <w:nsid w:val="8276BA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3668,51 +3737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-dubus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6165-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100057418660359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societepsychedelique.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dubuszoe.wordpress.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/articles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/conferences-en-ligne/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/cv-universitaire/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/agenda/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/blog/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035772v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dymock" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Dubus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2024-013068" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973139v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hacquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.01.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116002v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416035v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verroust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.593-062022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370855v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grandgeorge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091460ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.10.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2343" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2168" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02559478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02943719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.295-112018" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784069v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5697/chapter-standard/4411934/Women-Mental-Illness-and-Psychedelic-Therapy-in" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14417.003.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162865v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950009v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370828v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714227v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-dubus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6165-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100057418660359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societepsychedelique.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dubuszoe.wordpress.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/articles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/conferences-en-ligne/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/cv-universitaire/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/agenda/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/blog/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dymock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2024-013068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.01.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.593-062022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verroust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grandgeorge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091460ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.10.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02559478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02943719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.295-112018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5697/chapter-standard/4411934/Women-Mental-Illness-and-Psychedelic-Therapy-in" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14417.003.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>