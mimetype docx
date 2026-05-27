--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,3451 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3399 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Zoë Dubus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Zoë Dubus, chercheuse post-doctorale en histoire de la médecine au Cermes3 (Université Paris Cité, CNRS, Inserm), dans le cadre du projet ARCHE.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">zoe-dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6165-0782</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">238243451</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Ta44dT0AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chercheuse post-doctorale en histoire de la médecine au Cermes3 (Université Paris Cité, CNRS, Inserm), dans le cadre du projet ARCHE. J'ai obtenu un financement de l’Institut pour la Recherche en Santé Publique (IRESP), qui vise à documenter l’histoire des essais cliniques impliquant les psychédéliques dans le traitement des addictions et la prise en charge psychiatrique en France et dans les pays anglo-américains. Autrice de nombreuses publications, mes recherches portent plus généralement sur les transformations des pratiques médicales et des politiques de santé liées à l'usage des psychotropes, du XIXe siècle à nos jours. Mon travail vise ainsi à comprendre le rapport des médecins aux psychotropes, conçus alternativement comme des médicaments innovants ou comme des substances toxiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cette recherche vise en effet à éclairer, par une mise en contexte non seulement médicale mais sociale et culturelle, les différentes chronologies des usages médicaux des psychotropes à l’époque contemporaine. Ce travail replace ces mouvements à la fois dans la question de l’expertise médicale et de ses enjeux socioprofessionnels, et dans le contexte plus large des rapports que la société entretient avec les psychotropes et donc avec le plaisir, la folie, la douleur et la mort. La question de l’utilisation ou non de substances psychotropes par le corps médical ne peut en effet se limiter aux simples connaissances techniques d’une époque. Les ressorts affectifs, éthiques, les enjeux professionnels et l’imaginaire collectif ont une influence déterminante sur cet emploi en thérapeutique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeFeM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, groupe de recherche universitaire sur le genre, et de la </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société psychédélique française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, société savante de médiation culturelle et scientifique autour des psychédéliques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sur mon </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">site internet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vous retrouverez l'ensemble de mes </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">conférences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> disponibles en ligne, mon </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CV universitaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, l'</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de mes prochaines interventions ainsi qu'un petit </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">blog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> pour vous faire partager ma recherche.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and psychedelics: a wide-lens look at a burgeoning field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dymock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.medhum-2024-013068. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/medhum-2024-013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation de médicaments classés stupéfiants dans une commune rurale française, 1950-1964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de la pharmacie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, LXXIV (426), pp.229-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Donner de la morphine est une cruauté » : médecins français et morphinophobie au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Comité pour l’histoire de l’Inserm </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.52-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkotsinas, Poisons sociaux. Histoire des stupéfiants en Grèce (1875-1950), Athènes, École française d’Athènes, 2022, 380 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Drogues. Le renouveau historiographique, 26, pp.219-221. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12riw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de l’usage médical des stupéfiants : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Drogues. Le renouveau historiographique, 26, pp.57-72. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12rij⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Ey et le LSD : analyse d’un pré-rapport de 1958 sur les expériences thérapeutiques menées à Bonneval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Évolution Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (2), pp.377-398. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evopsy.2024.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une fin de vie psychédélique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : les cahiers de la médecine utopique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107, pp.62-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Renaissance psychédélique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verroust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swaps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 105-106, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l’usage médical des psychédéliques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques des drogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agentivité des femmes morphinomanes au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.2-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’automédication au monopole de la prescription d’antalgiques : processus de confiscation d’un savoir profane en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40 (1), pp.146-174. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjhh.593-062022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâtonnements psychédéliques : l’exploration éphémère de la mescaline, du LSD et de la psilocybine par la médecine française au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verroust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99 (10), pp.679-684. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2023.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of the administration of psychedelics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verroust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1131565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSD and Ayahuasca in Argentina: The Pioneering Work of a Psychoanalyst in the 1950s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chacruna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence des psychothérapies assistées au LSD (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.96-100. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anxiété et la dépression liées à la fin de vie soulagées par psychothérapie assistée de psychédéliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kali Carrigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fauvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Volume 8, Numéro 2, pp.151-170. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement médiatique du LSD en France en 1966 : de la panique morale à la fin des études cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cygne Noir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.36-62. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1091460ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSD et soins palliatifs dans les années 1960, un rendez-vous manqué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Palliative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (6), pp.312-321. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medpal.2020.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté de prescrire et de consommer et/ou addiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Henri Ey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47-48, pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Nin and the Vocabulary of the Psychedelic Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chacruna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LSD, « psychédélique » ou « psychodysleptique » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 97 (9), pp.803-808. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2021.2343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La non-parentalité au XXIe siècle : étude des childfree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Knibiehler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sextant: Revue du Groupe interdisciplinaire d'Etudes sur les femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, No children, no cry, 36, pp.191-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Salvadori et Laurent-Henri Vignaud Antivax. La résistance aux vaccins du XVIIIe siècle à nos jours Paris, Vendémiaire, 2019, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.363-365. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women's Historical Influence on 'Set and Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chacruna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les psychédéliques pour « guérir » des adolescents homosexuels ? Essai de thérapie de conversion, France, 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178 (6), pp.650-656. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginalisation, stigmatisation et abandon du LSD en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, médecine et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hms.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impossible prohibition. Drogues et toxicomanies en France, 1945–2017 par Alexandre Marchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Bulletin of Medical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.222-224. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cbmh.295-112018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intersubjectivité et thérapie assistée au LSD : l’approche pionnière de Widlöcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersubjectivité et co-pensée, lire Daniel Widlöcher aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-101, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provoquer des songes au XVI e siècle : pour une approche naturelle de la magie chez Della Porta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARAAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre du rêve dans la littérature et les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.22-36, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women, Mental Illness, and Psychedelic Therapy in Postwar France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expanding Mindscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-98, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/14417.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s Historical Influence on “Set and Setting”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women &amp; Psychedelics: Uncovering invisible voices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergetic Press, pp.201-206, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La influencia histórica de las mujeres en el set y setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres y psicodélicos : descubriendo las voces invisibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lunaria Ediciones, pp.196-201, 2022, 978-607-99304-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High dose shock therapy with LSD and mescaline: the experiments of a French doctor on two homosexual adolescents in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Queering Psychedelics, from oppression to libeation in psychedelic medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Synergetic Press, pp.59-64, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'avenir des recherches sur le sexe et les psychédéliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Dymock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pilules pour dormir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPolHis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DicoPolHiS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex in therapy: female psy and LSD in the 60s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et la médecine psychédélique : une histoire compliquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Verroust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la fin du XIXᵉ siècle, l’usage de la cocaïne a transformé les consultations chez le dentiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativiser les dangers des drogues, le pari risqué de David Nutt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de coca et sports au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les scientifiques et l’auto-expérimentation de LSD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage de l’écriture inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoë Dubus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3506,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8276BA0C"/>
+    <w:nsid w:val="360B1437"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3737,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-dubus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6165-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100057418660359" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societepsychedelique.fr/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dubuszoe.wordpress.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/articles/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/conferences-en-ligne/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/cv-universitaire/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/agenda/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/blog/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Dubus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dymock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2024-013068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.01.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416021v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.593-062022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416035v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verroust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grandgeorge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2657" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091460ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.10.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02559478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02943719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2168" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.295-112018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5697/chapter-standard/4411934/Women-Mental-Illness-and-Psychedelic-Therapy-in" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14417.003.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913920v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867096v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116004v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265573v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-dubus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6165-0782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/238243451" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Ta44dT0AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/profile.php?id=100057418660359" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://societepsychedelique.fr/fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dubuszoe.wordpress.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/articles/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/conferences-en-ligne/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/cv-universitaire/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/agenda/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dubuszoe.wordpress.com/blog/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Dymock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Dubus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/medhum-2024-013068" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121262v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12riw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12rij" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evopsy.2024.01.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973139v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hacquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verroust" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjhh.593-062022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dubus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grandgeorge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2023.2657" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04221592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1131565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116002v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2022.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Carrigan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fauvel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091460ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167396v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.10.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225991v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2021.2343" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02559478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Knibiehler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120749v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.148" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982866v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02943719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.04.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.2168" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.295-112018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/oa-edited-volume/5697/chapter-standard/4411934/Women-Mental-Illness-and-Psychedelic-Therapy-in" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/14417.003.0007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913917v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913920v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370828v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714227v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019952v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>