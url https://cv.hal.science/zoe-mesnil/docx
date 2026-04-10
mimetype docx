--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -93,375 +93,470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques pistes pour améliorer les usages de l'implication mathématique en début d'université</w:t>
+                <w:t xml:space="preserve">Spécificités des connaissances en logique et conséquence sur la double discontinuité de Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.239-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251270v4</w:t>
+                <w:t xml:space="preserve">hal-04733145v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
+                <w:t xml:space="preserve">Quelques pistes pour améliorer les usages de l'implication mathématique en début d'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Kerjean</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 | 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/epidemes-7550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979238v1</w:t>
+                <w:t xml:space="preserve">hal-03251270v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Mayero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’analyse logique comme outil pour les études didactiques en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.61-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.3793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -471,1632 +566,1512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From an analysis of content to an analysis of ordinary lecturing practices: A case-study in mathematical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Chorlay</w:t>
+                <w:t xml:space="preserve">Utilisation de l'articulation entre les points de vue syntaxique et sémantique dans l'analyse d'un cours sur le raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Gandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael da Ronch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113842v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From an analysis of content to an analysis of ordinary lecturing practices: A case-study in mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Chorlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113857v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'articulation entre les points de vue syntaxique et sémantique dans l'analyse d'un cours sur le raisonnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gandit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoé Mesnil</w:t>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael da Ronch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114042v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference for studying the teaching of logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉLABORATION D'UNE RÉFÉRENCE POUR L'ENSEIGNEMENT DE LA LOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire National de l'ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOGIQUE ET LANGAGE DANS LA CLASSE DE MATHEMATIQUES ET LA FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Colloque de la CORFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW OBJECTIVES FOR THE NOTIONS OF LOGIC TEACHING IN HIGH SCHOOL IN FRANCE: A COMPLEX REQUEST FOR TEACHERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the European Society for Research in Mathematics Education (CERME8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PLACE DE LA LOGIQUE DANS L’ENSEIGNEMENT DES MATHEMATIQUES AU LYCEE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A PRE-ANALYSIS OF THE CREATION OF TEACHER RESOURCES FOR DEVELOPING INSTRUCTION IN BASIC LOGIC IN FRENCH HIGH SCHOOLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t>
+              <w:t xml:space="preserve">12th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874279v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PRE-ANALYSIS OF THE CREATION OF TEACHER RESOURCES FOR DEVELOPING INSTRUCTION IN BASIC LOGIC IN FRENCH HIGH SCHOOLS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772082v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372770v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04733145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2114,51 +2089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique : d'un outil pour le langage et le raisonnement mathématique vers un objet d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2354,51 +2329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251270v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070074v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733145v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114281v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733145v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251270v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114281v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>