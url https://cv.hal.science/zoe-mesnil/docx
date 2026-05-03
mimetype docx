--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -180,383 +180,392 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45 (3), pp.239-269</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.239-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/rdm.14819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733145v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques pistes pour améliorer les usages de l'implication mathématique en début d'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épijournal de Didactique et Epistémologie des Mathématiques pour l’Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 | 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/epidemes-7550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251270v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des assistants de preuves pour l’enseignement en L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micaela Mayero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette de la Société mathématique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse logique comme outil pour les études didactiques en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (1), pp.61-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.3793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -566,51 +575,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de l'articulation entre les points de vue syntaxique et sémantique dans l'analyse d'un cours sur le raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -619,1326 +628,1326 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael da Ronch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From an analysis of content to an analysis of ordinary lecturing practices: A case-study in mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Chorlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire national de didactique des mathématiques de l'ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference for studying the teaching of logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CERME 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉLABORATION D'UNE RÉFÉRENCE POUR L'ENSEIGNEMENT DE LA LOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire National de l'ARDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRATIQUES LANGAGIÈRES ET PREUVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Colloque CORFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOGIQUE ET LANGAGE DANS LA CLASSE DE MATHEMATIQUES ET LA FORMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Colloque de la CORFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW OBJECTIVES FOR THE NOTIONS OF LOGIC TEACHING IN HIGH SCHOOL IN FRANCE: A COMPLEX REQUEST FOR TEACHERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of the European Society for Research in Mathematics Education (CERME8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PLACE DE LA LOGIQUE DANS L’ENSEIGNEMENT DES MATHEMATIQUES AU LYCEE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PRE-ANALYSIS OF THE CREATION OF TEACHER RESOURCES FOR DEVELOPING INSTRUCTION IN BASIC LOGIC IN FRENCH HIGH SCHOOLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Congress on Mathematical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1948,124 +1957,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croisements d'outils pour analyser les apprentissages des élèves sur le preuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques - Preuve, Modélisation et Technologies Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume des ateliers des actes de EE21, pp.7-27, 2023, 978-2-86612-407-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2075,114 +2084,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique : d'un outil pour le langage et le raisonnement mathématique vers un objet d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris Diderot, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01114281v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2329,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733145v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251270v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570177v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570188v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114281v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733145v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14819" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251270v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114281v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>