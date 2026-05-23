--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -583,342 +583,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de l'articulation entre les points de vue syntaxique et sémantique dans l'analyse d'un cours sur le raisonnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Gandit</w:t>
+                <w:t xml:space="preserve">From an analysis of content to an analysis of ordinary lecturing practices: A case-study in mathematical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Chorlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael da Ronch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114042v1</w:t>
+                <w:t xml:space="preserve">hal-03113842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From an analysis of content to an analysis of ordinary lecturing practices: A case-study in mathematical analysis</w:t>
+                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Chorlay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113842v1</w:t>
+                <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+                <w:t xml:space="preserve">Utilisation de l'articulation entre les points de vue syntaxique et sémantique dans l'analyse d'un cours sur le raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Deloustal-Jorrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gandit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mickael da Ronch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
+              <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113857v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils logiques pour analyser les formulations des preuves dans des manuels de lycée</w:t>
               </w:r>
@@ -986,103 +986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
@@ -1124,64 +1124,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,90 +1236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1782,178 +1782,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PRE-ANALYSIS OF THE CREATION OF TEACHER RESOURCES FOR DEVELOPING INSTRUCTION IN BASIC LOGIC IN FRENCH HIGH SCHOOLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Congress on Mathematical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
+              <w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772082v1</w:t>
+                <w:t xml:space="preserve">hal-00874279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration d'une formation à la logique pour les professeurs de mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PRE-ANALYSIS OF THE CREATION OF TEACHER RESOURCES FOR DEVELOPING INSTRUCTION IN BASIC LOGIC IN FRENCH HIGH SCHOOLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mesnil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Corfem 19, Besançon, 14-15 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Besançon, France. pp.201-223</w:t>
+              <w:t xml:space="preserve">12th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874279v1</w:t>
+                <w:t xml:space="preserve">hal-00772082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2338,51 +2338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733145v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14819" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251270v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114281v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733145v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Deloustal-Jorrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gandit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.14819" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251270v4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-7550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979238v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114042v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Ronch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285116v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Gardes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114281v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>