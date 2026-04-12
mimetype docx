--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -229,2073 +229,2073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-05284325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hanokh Levin et le jeu des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04561523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The cannibal meal: to see and not to see (16th-18th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ArNovIt. Archivio novellistico italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.30-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04133356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violences, identités et consentement. Jeunes filles violentées et femmes infanticides dans quelques tragédies des années 1550</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 387, pp.259-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rlc.387.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hanokh Levin et le jeu des mémoires</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Juliette Cherbuliez, In the Wake of Medea: Neoclassical Theater and the Arts of Destruction, New York, NY: Fordham University Press, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H-France Review [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03907101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fable, allégorie et fiction : le creuset mythographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 384 (2022/4), pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.384.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04248609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer collectif : autorités et identités dans &amp;lt;i&amp;gt;Le Monde renversé&amp;lt;/i&amp;gt; du Collectif Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agôn : Revue des arts de la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, "Un moi pluriel" – Écritures théâtrales du collectif, Hors série 3, pp.8073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agon.9373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat sur la coupe sanglante d'Atrée – Scène de théâtre et éthique de la tragédie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Débattre d'une fiction, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction comme réflexion critique sur l’art dramatique ? Jeux et enjeux des tragédies complètes de Sénèque en français au tournant des XVIIIe et XIXe siècles (Coupé, 1795 et Levée-Duval, 1822)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.11694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pouvoirs de la traduction. Quelques remarques sur la version française de Phaedra’s Love par Séverine Magois »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sarah Kane. 20 ans après, trimestre 3 (291), pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensonges, masques et spectacles : les vengeances tragiques d’Atrée et de Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sigila. Revue transdisciplinaire franco-portugaise sur le secret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 48 (2), pp.93-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sigila.048.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Mort de Sénèque : adieu à Sénèque ou continuation du théâtre humaniste ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Tristan L'Hermite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLII, pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11071-2.p.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait divers sanglant sur la scène tragique : rendre le hasard vraisemblable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Contingence et fictions de faits divers, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.7767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Prévenir la haine : autocensure et adaptation du théâtre antique. L’exemple de Phaeton de Gildon (1698) »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La haine du théâtre. Controverses européennes sur le spectacle, 98, p. 173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.098.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02161798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Relation chronologique et comparatisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La femme aux trois visages. Plasticité de la figure théâtrale de Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.21-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l’antique. Verso Medea, spectacle-concert d’après Euripide, mise en scène d’Emma Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04248622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Que Médée ne tue point ses Enfans aux yeux du Peuple ». La question du représentable dans les Médée écrites pour la scène (XVIe–XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Médée. Versions et interprétations d’un mythe (Cahiers du GITA, n°20), 2 (nouvelle série), pp.197-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous des monstres ? Phèdre 2005 d’István Tasnádi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Monstruosités contemporaines, 30, p. 77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction d’Alceste par Buchanan, l’imago retrouvée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fautes d’impression de Laurence Sendrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.179 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04248631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buchanan, helléniste et dramaturge, interprète d’Euripide (Medea et Alcestis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, George Buchanan : textes et traductions, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Si vous ne craignez rien que je vous trouve à plaindre”. Violence et interrogations dans la Médée de Corneille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14</w:t>
+              <w:t xml:space="preserve">, 2011, Spectacle de la violence, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The cannibal meal: to see and not to see (16th-18th century)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La violence sauvage : Thyeste de Sénèque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ArNovIt. Archivio novellistico italiano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.30-40</w:t>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Spectacle de la violence, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Juliette Cherbuliez, In the Wake of Medea: Neoclassical Theater and the Arts of Destruction, New York, NY: Fordham University Press, 2020</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Le comble de l’atrocité dégoûtante”. La Médée de Corneille commentée par Voltaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H-France Review [en ligne]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (3)</w:t>
+              <w:t xml:space="preserve">Le Paon d'Héra : gazette interdisciplinaire thématique internationale = Hera's Peacock: an international thematic interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, p. 111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02000281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préface » du numéro Réécritures du crime : l’acte sanglant sur la scène (XVIe siècle-XVIIIe siècles) – Littératures classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...542 lines deleted...]
-                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La haine du théâtre. Controverses européennes sur le spectacle, 98, p. 173-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.098.0173⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 67, p. 7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.067.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...824 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laurence Marie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La mort de Créon dans les Médée de Corneille et de Glover ou comment rendre supportable le meurtre d’un roi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 67, p. 7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla.067.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 67, p.131-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla.067.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur la mort des enfants : Médée, Jephte et La Famine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.101-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/albin.2008.1110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02000248v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sexualité et questions de genre dans les Médée renaissantes et classiques »</w:t>
               </w:r>
@@ -2445,51 +2445,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(dir.), Scènes de viol dans les littératures européennes (XVIe-XVIIIe siècles)</w:t>
+                <w:t xml:space="preserve">Scènes de viol dans les littératures européennes (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lochert</w:t>
@@ -3070,274 +3070,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02000209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anecdotes dramatiques de la Renaissance aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 978-2840508090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et théâtre. Traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodopi. 382, 2012, Faux titre, 978-90-420-3587-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02000220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philologie et théâtre : traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lochert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 382, pp.01-276, 2012, Faux Titre, 978-90-420-3587-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285500v1</w:t>
-              </w:r>
-[...161 lines deleted...]
-                <w:t xml:space="preserve">hal-03994926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée / Maffeo Galladei</w:t>
               </w:r>
@@ -3538,265 +3538,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinthe/Manhattan aller-et-retour. Écrire, interpréter, représenter Médée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corinthe et ses ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.73-89, 2025, 978-2-38549-194-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15cwm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05424099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. 1570‑1700. Contestations de la Fortune et émergence du hasard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Hautcoeur-Pérez-Espejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Teulade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le hasard. Littérature, arts, sciences, philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.91-150, 2025, 978-2-271-14455-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b4p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-05167143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1570–1700: Challenges to Fortune and the Emergence of Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Teulade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...157 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiomar Hautcoeur-Pérez-Espejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries), dir. Anne Duprat, Fiona McIntosh, Anne-Gaëlle Weber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3828,514 +3828,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04506929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Medea as Infanticidal Mother in the Late Eighteenth-Century Theatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">(ed.) Fiona Macintosh, Anna Albrektson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mapping Medea : Revolutions and Transfers 1750-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.205-218, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oso/9780192884190.003.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04248596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutilations du corps et de la parole : Le spectacle impossible du viol de Philomèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Françoise Lavocat; Akihiro Kubo; Alison James. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques, Sexual Violence and the Limits of Representation / Violences sexuelles et limites de la représentation, Impossible fictions / Fictions impossibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula; Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.11295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04506960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace, un poéticien français du xviie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Mathilde Bernard; Flavie Kerautret; Carole Boidin; Florence Tanniou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques, D’un siècle à l’autre, les auteurs Janus, Être de son siècle (Moyen-Âge - XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.10908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04506948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une boisson irreprésentable ? Le sang des enfants dans les Thyeste écrits pour la scène. (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth. Belmas; Costanza Jori; Corinne Lucas Fiorato; Sarah Pech-Pelletier; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du sang dans l'Europe moderne : symboles, sciences, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-326, 2023, 978-2-36783-208-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Cottegnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Picherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du Hasard. L’imaginaire de la contingence en Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1, Pour une histoire culturelle de la contingence (XVIe-XXIes), A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338309v1</w:t>
-              </w:r>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">hal-04611848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les traductions des tragédies antiques sont-elles théâtrales ? Le recours aux paratextes pour comprendre la réception des tragédies antiques »</w:t>
               </w:r>
@@ -4466,1160 +4466,1160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des ombres au tableau de l’édification scolaire : la Philanire de Roillet »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Ombre d’un doute : nuances et détours de l’interprétation. Pour François Lecercle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des Archives contemporaines, p. 141-148., 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Qui est Atrée ? Traduire Horace, interpréter l’Art poétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. N. Dauvois, M. Jourde et J.-C. Monferran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chacun son Horace. Appropriations et adaptations du modèle horatien en Europe (XVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 175-192, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02004996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Emmanuelle Hénin; Clotilde Thouret. </w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Philanire de Roillet (1556, 1563), une école de l'éthique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. M. Mastroianni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Ombre d’un doute : nuances et détours de l’interprétation. Pour François Lecercle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003430⟩</w:t>
+              <w:t xml:space="preserve">La Tragédie Sainte en France (1550-1610). Problématiques d'un genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.345-359, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06816-7.p.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assassiner le poète, tuer le théâtre ? Enfin mort enfin plus de souffle, Werner Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. C. Thouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dramaturge sur un plateau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.353-367, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07786-2.p.0353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Yasser Mroué ou la mémoire jumelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. I. Ligier-Degauque et A. Teulade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoire de la blessure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 157-170, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">éd. M. Mastroianni. </w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au volume Autorité et marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bahier-Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. C. Bahier-Porte et Z. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tragédie Sainte en France (1550-1610). Problématiques d'un genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06816-7.p.0345⟩</w:t>
+              <w:t xml:space="preserve">Autorité et Marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.7-23, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06245-5.p.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Traductions anciennes, comparatisme moderne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préfaces des traductions de la Troade de Sénèque : un laboratoire critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. A. Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, I, Classiques Garnier, pp.323-334, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06524-1.p.0323⟩</w:t>
+              <w:t xml:space="preserve">, I, Classiques Garnier, pp.207-216, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06524-1.p.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">éd. C. Bahier-Porte et Z. Schweitzer. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du dénouement spectaculaire comme critère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. F. d'Artois et A. Teulade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autorité et Marginalité sur les scènes européennes (XVIIe-XVIIIe siècles)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Tragédie et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, p.135-147, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les préfaces des traductions de la Troade de Sénèque : un laboratoire critique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traductions anciennes, comparatisme moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. A. Tomiche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Comparatisme comme approche critique / Comparative Literature as a Critical Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, I, Classiques Garnier, pp.207-216, 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, I, Classiques Garnier, pp.323-334, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06524-1.p.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06524-1.p.0207⟩</w:t>
-[...91 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002705v1</w:t>
+                <w:t xml:space="preserve">ujm-02002703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">textes rassemblés par J.-F. Lattarico, P. Meunier et Z. Schweitzer, éd. S. Blondet et M. Vuillermoz. </w:t>
+                <w:t xml:space="preserve">À qui profite le crime ? Auteurs et autorités dans quelques tragédies violentes du XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes rassemblés par J.-F. Lattarico, P. Meunier et Z. Schweitzer, éd. S. Blondet et M. Vuillermoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paratexte théâtral face à l’auctoritas : entre soumission et subversion. Regards croisés en Italie, France et Espagne aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, pp.13-22, 2016, 978-2-919732-55-5</w:t>
+              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.123-138, 2016, 978-2-919732-55-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02002685v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">ujm-02002694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lattarico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Textes rassemblés par J.-F. Lattarico, P. Meunier et Z. Schweitzer, éd. S. Blondet et M. Vuillermoz. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">textes rassemblés par J.-F. Lattarico, P. Meunier et Z. Schweitzer, éd. S. Blondet et M. Vuillermoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Paratexte théâtral face à l’auctoritas : entre soumission et subversion. Regards croisés en Italie, France et Espagne aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Savoie Mont Blanc, pp.123-138, 2016, 978-2-919732-55-5</w:t>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, pp.13-22, 2016, 978-2-919732-55-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002694v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de violences et paroles d’interprétations. Lars Norén, Sang ; Mark Ravenhill, Shopping and Fucking ; Werner Schwab, Excédent de poids insignifiant : amorphe ; Botho Strauss, Viol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Correard, V. Ferré et A. Teulade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Herméneutique fictionnalisée. Quand l’interprétation s’invite dans la fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.249-265, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3229-3.p.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nœuds sacrés du sang : d’Atrée et Thyeste de Crébillon aux Pélopides de Voltaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Ferrier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sacré en question. Bible et mythes sur les scènes du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.271-284, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3265-1.p.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Mais son cœur était fait pour aimer la vertu” : sentiment moral et violence dans les tragédies de Médée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. B. Guion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sentiment moral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, p. 219-232, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002669v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Découvrir une langue, traduire une œuvre. L’exemple de la Merope de Scipione Maffei »</w:t>
               </w:r>
@@ -5672,401 +5672,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les figures de Médée et de Cornélie dans les ouvrages de la Querelle : hypothèses sur le rôle de la maternité dans l’élaboration d’une identité féminine »</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les figures de Médée et de Cornélie dans les ouvrages de la Querelle : hypothèses sur le rôle de la maternité dans l’élaboration d’une identité féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter la « querelle des femmes ». Discours sur l’égalité/inégalité des sexes, de 1600 à 1750</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, p. 179-192, 2013</w:t>
+              <w:t xml:space="preserve">, PUSE, pp.179-195, 2013, 978-2-86272-628-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02002649v1</w:t>
+                <w:t xml:space="preserve">ujm-05531264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les figures de Médée et de Cornélie dans les ouvrages de la Querelle : hypothèses sur le rôle de la maternité dans l’élaboration d’une identité féminine</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Les figures de Médée et de Cornélie dans les ouvrages de la Querelle : hypothèses sur le rôle de la maternité dans l’élaboration d’une identité féminine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Haase-Dubosc et M.-E. Henneau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter la « querelle des femmes ». Discours sur l’égalité/inégalité des sexes, de 1600 à 1750</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUSE, pp.179-195, 2013, 978-2-86272-628-1</w:t>
+              <w:t xml:space="preserve">, Publications de l’Université de Saint-Étienne, p. 179-192, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-05531264v1</w:t>
+                <w:t xml:space="preserve">ujm-02002649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Introduction »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lochert</w:t>
+                <w:t xml:space="preserve">« Traduire des crimes, interpréter la tragédie : les versions du Thyeste de Sénèque (XVIe-XVIIIe siècles) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Lochert; Z. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philologie et théâtre. Traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rodopi, p. 11-20, 2012</w:t>
+              <w:t xml:space="preserve">, Rodopi, p. 191-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02002646v1</w:t>
+                <w:t xml:space="preserve">ujm-02002641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Traduire des crimes, interpréter la tragédie : les versions du Thyeste de Sénèque (XVIe-XVIIIe siècles) »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+                <w:t xml:space="preserve">« Une approche des rapports entre réel et fiction dans quelques anecdotes sur les acteurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Lecercle; S. Marchand; Z. Schweitzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Théorie subreptice : Usages de l’anecdote dans la théorie théâtrale de la Renaissance aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, coll. « Theatrum mundi », p. 165-176, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Lochert; Z. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philologie et théâtre. Traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rodopi, p. 191-205, 2012</w:t>
+              <w:t xml:space="preserve">, Rodopi, p. 11-20, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002638v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rome, ville de palais et de pouvoirs »</w:t>
               </w:r>
@@ -6119,173 +6119,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le Portrait de Médée dans le théâtre et la peinture antiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. B. Bonhomme, M. Symington et S. Ballestra-Puech. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Trait. De la lettre à la figure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, L'Harmattan, p. 257-272, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la tragédie à la tragédie lyrique : les enjeux d’un changement générique pour le personnage. L’exemple de Médée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. F. Lavocat, C. Murcia et R. Salado. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du personnage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, p. 335-348, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002627v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Barbarie et métissage : le voyage de Médée »</w:t>
               </w:r>
@@ -6582,51 +6582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6967-2536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05284325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441794v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.387.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561523v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518312v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.048.0093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518280v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11071-2.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02161798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.098.0173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000248v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0131" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11939-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/philologie-et-theatre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05167143v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur-P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teulade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4p" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05424099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Figures-of-Chance-I-Chance-in-Literature-and-the-Arts-16th21st-Centuries/Duprat-Varjabedian-Weber/p/book/9781032358628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192884190.003.0009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document11295.php" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11295" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506948v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document10908.php" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10908" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611848v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/emotem/244-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02004996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003430" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06816-7.p.0345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0353" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0323" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0207" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002694v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3265-1.p.0271" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0249" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002649v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05531264v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002624v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6967-2536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05284325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.387.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.048.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11071-2.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02161798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.098.0173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11939-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/philologie-et-theatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05424099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05167143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur-P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teulade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Figures-of-Chance-I-Chance-in-Literature-and-the-Arts-16th21st-Centuries/Duprat-Varjabedian-Weber/p/book/9781032358628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192884190.003.0009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document11295.php" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document10908.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/emotem/244-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02004996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06816-7.p.0345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3265-1.p.0271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05531264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>