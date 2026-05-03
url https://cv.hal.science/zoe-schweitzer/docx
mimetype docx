--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1371,399 +1371,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tous des monstres ? Phèdre 2005 d’István Tasnádi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elseneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Monstruosités contemporaines, 30, p. 77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers l’antique. Verso Medea, spectacle-concert d’après Euripide, mise en scène d’Emma Dante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skén&amp;graphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.155-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1317⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ujm-04248622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Que Médée ne tue point ses Enfans aux yeux du Peuple ». La question du représentable dans les Médée écrites pour la scène (XVIe–XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Théâtre Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Médée. Versions et interprétations d’un mythe (Cahiers du GITA, n°20), 2 (nouvelle série), pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Tous des monstres ? Phèdre 2005 d’István Tasnádi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fautes d’impression de Laurence Sendrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elseneur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skén&amp;graphie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.179 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/skenegraphie.1245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04248631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction d’Alceste par Buchanan, l’imago retrouvée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.113-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.5274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03093499v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">ujm-04248631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buchanan, helléniste et dramaturge, interprète d’Euripide (Medea et Alcestis)</w:t>
               </w:r>
@@ -3070,50 +3070,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02000209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philologie et théâtre : traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodopi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 382, pp.01-276, 2012, Faux Titre, 978-90-420-3587-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et théâtre. Traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lochert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodopi. 382, 2012, Faux titre, 978-90-420-3587-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02000220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anecdotes dramatiques de la Renaissance aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3128,216 +3287,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 978-2840508090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994926v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04285500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée / Maffeo Galladei</w:t>
               </w:r>
@@ -4005,208 +4005,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04506960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une boisson irreprésentable ? Le sang des enfants dans les Thyeste écrits pour la scène. (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth. Belmas; Costanza Jori; Corinne Lucas Fiorato; Sarah Pech-Pelletier; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du sang dans l'Europe moderne : symboles, sciences, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.311-326, 2023, 978-2-36783-208-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Horace, un poéticien français du xviie siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Mathilde Bernard; Flavie Kerautret; Carole Boidin; Florence Tanniou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques, D’un siècle à l’autre, les auteurs Janus, Être de son siècle (Moyen-Âge - XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.10908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/colloques.10908⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">ujm-04506948v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04611848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t>
               </w:r>
@@ -5814,173 +5814,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Une approche des rapports entre réel et fiction dans quelques anecdotes sur les acteurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Lecercle; S. Marchand; Z. Schweitzer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Théorie subreptice : Usages de l’anecdote dans la théorie théâtrale de la Renaissance aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris-Sorbonne, coll. « Theatrum mundi », p. 165-176, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02002638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Traduire des crimes, interpréter la tragédie : les versions du Thyeste de Sénèque (XVIe-XVIIIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Lochert; Z. Schweitzer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philologie et théâtre. Traduire, commenter, interpréter le théâtre antique en Europe (XVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, p. 191-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02002641v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">ujm-02002638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
@@ -6582,51 +6582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6967-2536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05284325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.387.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.048.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11071-2.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02161798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.098.0173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1317" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002114v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093499v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11939-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285500v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/philologie-et-theatre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05424099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05167143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur-P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teulade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Figures-of-Chance-I-Chance-in-Literature-and-the-Arts-16th21st-Centuries/Duprat-Varjabedian-Weber/p/book/9781032358628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192884190.003.0009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document11295.php" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document10908.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/emotem/244-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02004996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06816-7.p.0345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3265-1.p.0271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05531264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002641v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002638v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6967-2536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05284325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.387.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.048.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11071-2.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02161798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.098.0173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11939-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/philologie-et-theatre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05424099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05167143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur-P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teulade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Figures-of-Chance-I-Chance-in-Literature-and-the-Arts-16th21st-Centuries/Duprat-Varjabedian-Weber/p/book/9781032358628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192884190.003.0009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document11295.php" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/emotem/244-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document10908.php" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10908" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02004996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06816-7.p.0345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3265-1.p.0271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05531264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>