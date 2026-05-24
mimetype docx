--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -4005,208 +4005,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04506960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Horace, un poéticien français du xviie siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Mathilde Bernard; Flavie Kerautret; Carole Boidin; Florence Tanniou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula / Les colloques, D’un siècle à l’autre, les auteurs Janus, Être de son siècle (Moyen-Âge - XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.10908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-04506948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une boisson irreprésentable ? Le sang des enfants dans les Thyeste écrits pour la scène. (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth. Belmas; Costanza Jori; Corinne Lucas Fiorato; Sarah Pech-Pelletier; Stanis Perez; Jennifer Ruimi; Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du sang dans l'Europe moderne : symboles, sciences, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.311-326, 2023, 978-2-36783-208-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611848v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">ujm-04506948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. 1570-1700. De la contestation de la Fortune aux hasards</w:t>
               </w:r>
@@ -6582,51 +6582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6967-2536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05284325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.387.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.048.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11071-2.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02161798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.098.0173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11939-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/philologie-et-theatre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05424099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05167143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur-P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teulade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Figures-of-Chance-I-Chance-in-Literature-and-the-Arts-16th21st-Centuries/Duprat-Varjabedian-Weber/p/book/9781032358628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192884190.003.0009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document11295.php" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/emotem/244-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document10908.php" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10908" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02004996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06816-7.p.0345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3265-1.p.0271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05531264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6967-2536" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05284325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04133356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441794v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.387.0005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248609v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.384.0030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agon.9373" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2643" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.11694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518282v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.048.0093" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11071-2.p.0019" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.7767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02161798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.098.0173" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1281" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1317" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/skenegraphie.1245" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5274" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002023v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.067.0131" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000248v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/albin.2008.1110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05345377v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lochert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04561528v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344237v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11939-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01612903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picherot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04285500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/products/book/philologie-et-theatre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172767v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Salliot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05424099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cwm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05167143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiomar Hautcoeur-P&#233;rez-Espejo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Teulade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b4p" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Figures-of-Chance-I-Chance-in-Literature-and-the-Arts-16th21st-Centuries/Duprat-Varjabedian-Weber/p/book/9781032358628" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04248596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780192884190.003.0009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document11295.php" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11295" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04506948v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fabula.org/colloques/document10908.php" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10908" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsorbistertius.com/emotem/244-figures-du-sang-dans-l-europe-moderne-symboles-sciences-societes.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338309v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Marquer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Picherot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826738v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12850-2.p.0065" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02004996v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002707v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06816-7.p.0345" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002710v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0353" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06245-5.p.0007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0207" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06524-1.p.0323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002694v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002685v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lattarico" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3229-3.p.0249" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002673v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3265-1.p.0271" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-05531264v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002638v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002641v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002631v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02002607v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>