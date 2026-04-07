--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -141,193 +141,327 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Low-cost automatic geochemical scanning of sediment cores using pXRF, XZ-axial translation stages, and the PyCoreX software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Mairaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 765, pp.110208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2026.110208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: Architecture of the valley fill and chronology, comparison with other European rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 468, pp.109469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -337,534 +471,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données SIGREF (SItes du Gravettien REcent et Final). Chroniques de la construction collective d'un jeu de données pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACQuA 2026 - colloque annuel du chapitre français du CAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, mobilisation et transferts sédimentaires dans le méandre d'Anneville-Ambourville (Seine-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. Unpublished, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.29747.13607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation des analyses physico-chimiques sur carottes pédo-sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie (GMPCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches pluridisciplinaires sur des îles de la basse vallée de la Seine. Les prospections autour de l'île aux Bœufs et de l'île Sainte-Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lagane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Mairaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA - XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -874,840 +1008,840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation multiscalaire des ressources numériques 3D pour l'étude de la grotte ornée de Commarque (Dordogne, France) : pour une chaîne opératoire de la connaissance scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque du GMPCA : Archéométrie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Mouralis, A. Bocquet-Lienard, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le Bassin parisien : présentation de l'avancement des travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées RGF Bassin parisien &amp; Alpes et bassins périphériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Mar 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356837v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le Bassin parisien : présentation de l'avancement des travaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude des accumulations sédimentaires en basse et moyenne vallée de la Seine : vers la quantification des apports latéraux à partir de l'identification des processus et des sources d'apports sédimentaires. Exemple du méandre d'Anneville-Ambourville (Seine-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RGF Bassin parisien &amp; Alpes et bassins périphériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Mar 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">Réunion des sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004722v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le méandre d'Anneville-Ambourville (SeineMaritime, France) : étude des sources des apports sédimentaires et des processus de dépôts pour appréhender la genèse, la mobilisation et les transferts sédimentaires dans la vallée de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée de l'Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale "Homme, Sociétés, Risques et Territoire" (ED 556), Mar 2024, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux de thèse : Chronologie de l’adaptation des karsts et des versants à la dynamique d’incision quaternaire dans le bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GEOSYS/GEOMOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM, Oct 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Pleistocene - Holocene meandering lower Garonne River, southwest France: architecture of the valley fill and chronology, comparison with other European rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Sicard-Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1717,161 +1851,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Résultats de l’année 2024. Rapport d’opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Chaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Charpenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2025, 275 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1939,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E7BC38C"/>
+    <w:nsid w:val="B1668547"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2170,51 +2304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-sicard-delage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2681-9160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765395v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109469" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004722v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04930726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04872606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zoe-sicard-delage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2681-9160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562610v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mairaville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Sicard-Delage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765395v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leleu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vignoles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Banks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bosselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brochard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29747.13607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lagane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356837v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04930726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05004712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04872606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chaize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Charpenay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>