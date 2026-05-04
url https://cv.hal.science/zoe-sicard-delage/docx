--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2073,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1668547"/>
+    <w:nsid w:val="8C9C00A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>