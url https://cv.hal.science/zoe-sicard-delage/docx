--- v2 (2026-05-04)
+++ v3 (2026-05-06)
@@ -2073,51 +2073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C9C00A2"/>
+    <w:nsid w:val="68956B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>