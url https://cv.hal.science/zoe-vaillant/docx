--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -2444,277 +2444,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoé Héritage</w:t>
+                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Porcherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901280v1</w:t>
+                <w:t xml:space="preserve">hal-02901535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces verts urbains et équité en santé : quelle méthode d’analyse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health in all policies, Urban Green Spaces and Health : The GREENH-City research project with French Healthy-Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Porcherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Vaillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Roué Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Santé : équité ou égalité ? Définir, mesurer, agir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Fédératif d’Études et de Recherches Interdisciplinaires Santé Société (IFERISS), May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale des Villes-santé - “Changing cities to change the world, Celebrating 30 years of the Healthy Cities movement” / "Changer les villes pour changer le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau européen des Villes-santé de l’OMS; Réseau des réseaux nationaux européens des Villes-santé, Oct 2018, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901535v1</w:t>
+                <w:t xml:space="preserve">hal-02901280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to tackle social inequalities in health in urban areas through political action on green spaces: A research protocol on the Health in All Policies approach concerning green spaces in the French Healthy Cities network</w:t>
               </w:r>
@@ -4129,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02177062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02175344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Vaillant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ghosn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tpw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; H&#233;ritage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Vaillant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34172/ijhpm.2022.6584" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rou&#233; Le Gall" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920978287" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Montiege" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.221" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bardes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02115911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky213.210" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1174" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Viot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341107v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4873-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619579v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-017-4812-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roudot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Meunier-Nikiema" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph13121226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Harel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boulland Dauchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00964773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanabria" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bretin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Calvez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.311.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Zeitlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2011.0450" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02902090v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171321v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fleuret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8119/sante-et-territoires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01621810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Salamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Salem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01570643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jougla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roudier Daval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gancel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gourdon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02177062v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02175344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>