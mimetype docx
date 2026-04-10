--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -183,195 +183,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel H2A histone variants across diverse clades of algae</w:t>
+                <w:t xml:space="preserve">Title of Paper Induction of Sporulation in Ulva compressa, Ulva lacinulata and Ulva intestinalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellyn Rousselot</w:t>
+                <w:t xml:space="preserve">Farhana Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clara Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masami Inaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Rosignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.299. </w:t>
+              <w:t xml:space="preserve">Elsevier SSRN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03656-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.6021224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279477v1</w:t>
+                <w:t xml:space="preserve">hal-05557923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
               </w:r>
@@ -491,51 +491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -619,925 +619,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of novel H2A histone variants across diverse clades of algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellyn Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03656-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04794231v1</w:t>
+                <w:t xml:space="preserve">hal-05279477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection drives convergent gene expression changes during transitions to co-sexuality in haploid sexual systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Heesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-022-01692-4⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (24), pp.6943-6965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619076v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection drives convergent gene expression changes during transitions to co-sexuality in haploid sexual systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Billoud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Élodie Rolland</w:t>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.68. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.579-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-022-01692-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266337v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+              <w:t xml:space="preserve">, 2015, 6, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804957v1</w:t>
+                <w:t xml:space="preserve">hal-01266337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational prediction and experimental validation of microRNAs in the brown alga Ectocarpus siliculosus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt856⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002390v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Betina Porcel</w:t>
+                <w:t xml:space="preserve">Computational prediction and experimental validation of microRNAs in the brown alga Ectocarpus siliculosus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+                <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven G Ball</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (1), pp.417-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073830v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Space-time decoupling in the branching process in the mutant é toile of the filamentous brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.1889-1892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.6.12.18054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1547,811 +1681,936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947585v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947582v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réseau résistances durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601534v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Graveleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau résistances durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
+              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798441v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association genetics to identify loci involved in responses to Potyviruses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of sexual type and microsatellite markers for Ulva spp. breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Rahma Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka P Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Brest (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseini Issaka-Salia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2361,120 +2620,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal Morpho-Inducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.217-224, 2014, 978-3-527-68150-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2484,51 +2743,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2580,429 +2839,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip growth in the brown alga Ectocarpus is controlled by a RHO-GAP-BAR domain protein independently from F-actin organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chenivesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Genicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of genotype and phenotype data for Saccharina latissima strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D1.2, Station Biologique de Roscoff. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3070,51 +3451,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E28D9E37"/>
+    <w:nsid w:val="8EC1286D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3301,51 +3682,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zofia-nehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2385-2324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180781022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/310753399" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03619076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01692-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt856" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Mark Cock" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zofia-nehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2385-2324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180781022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/310753399" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Bibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Inaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rosignoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.6021224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03619076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01692-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Rahma Habchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Potin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch09" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Mark Cock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>