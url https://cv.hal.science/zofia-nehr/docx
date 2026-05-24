--- v1 (2026-04-10)
+++ v2 (2026-05-24)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,472 +351,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
+                <w:t xml:space="preserve">Identification of novel H2A histone variants across diverse clades of algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
+                <w:t xml:space="preserve">Ellyn Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Liu</w:t>
+                <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Dinatale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03656-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224288v1</w:t>
+                <w:t xml:space="preserve">hal-05279477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Godfroy</w:t>
+                <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+                <w:t xml:space="preserve">Erica Dinatale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mauger</w:t>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91, pp.104203. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-025-02838-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187351v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel H2A histone variants across diverse clades of algae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and transcriptomic analysis of a Saccharina latissima segregating F2 family detects groups of individuals with different responses to temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellyn Rousselot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+                <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Denoeud</w:t>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mark Cock</w:t>
+                <w:t xml:space="preserve">Stephane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.299. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.104203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03656-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279477v1</w:t>
+                <w:t xml:space="preserve">hal-05187351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary genomics of the emergence of brown algae as key components of coastal ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,103 +893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection drives convergent gene expression changes during transitions to co-sexuality in haploid sexual systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.579-589. </w:t>
@@ -1155,523 +1155,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of causal locus in the genome of the brown macroalga Ectocarpus: NGS-based mapping and positional cloning approaches</w:t>
+                <w:t xml:space="preserve">Computational prediction and experimental validation of microRNAs in the brown alga Ectocarpus siliculosus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00068⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (1), pp.417-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804957v1</w:t>
+                <w:t xml:space="preserve">hal-01002390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational prediction and experimental validation of microRNAs in the brown alga Ectocarpus siliculosus.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Collén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Porcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven G Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (13), pp.5247-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1221259110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt856⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01002390v1</w:t>
+                <w:t xml:space="preserve">hal-01073830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structure and metabolic features in the red seaweed Chondrus crispus shed light on evolution of the Archaeplastida.</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Space-time decoupling in the branching process in the mutant é toile of the filamentous brown alga Ectocarpus siliculosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Billoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (12), pp.1889-1892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/psb.6.12.18054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1681,654 +1547,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947582v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENetic diversity exploitation of Saccharina latissima for Innovative macro-ALGal biorefinery in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Tools For The Development Of Improved Cultivars Of Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Potin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+                <w:t xml:space="preserve">Émilie Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Seaweed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Jeju, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947585v1</w:t>
+                <w:t xml:space="preserve">hal-02947582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Graveleau</w:t>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rubio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau résistances durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
+              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798441v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association mapping fo quantitative responses to Turnip Mosaic Virus (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of quantitative responses to &amp;lt;em&amp;gt;Turnip Mosaic Virus&amp;lt;/em&amp;gt; (TuMV) infection trait loci in Arabidopsis thaliana through evaluation of biomass, viral accumulation, and metabolic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Graveleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Graveleau</w:t>
+                <w:t xml:space="preserve">Bernadette Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Rubio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Génétique Quantitative dans les Populations Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Réseau résistances durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601534v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association genetics to identify loci involved in responses to Potyviruses in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cosson</w:t>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. p. 82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2338,279 +2204,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of sexual type and microsatellite markers for Ulva spp. breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawther Rahma Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawther Rahma Habchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zofia Nehr</w:t>
+                <w:t xml:space="preserve">Agnieszka P Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka P Lipinska</w:t>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the developpement of improved cultivars of Saccharina latissima for large-scale cultivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseini Issaka-Salia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tjarno International Seaweed Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tjarno, Sweden. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2620,120 +2486,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal Morpho-Inducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outstanding Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, pp.217-224, 2014, 978-3-527-68150-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527681501.ch09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2743,265 +2609,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and evolutionary trajectories of brown algal sex chromosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josué Barrera-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dinatale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tip growth in the brown alga Ectocarpus is controlled by a RHO-GAP-BAR domain protein independently from F-actin organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chenivesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Billoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Chenivesse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Billoud</w:t>
+                <w:t xml:space="preserve">Sabine Genicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Genicot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3011,379 +2877,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of genotype and phenotype data for Saccharina latissima strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Mark Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zofia Nehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Potin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deliverable D1.2, Station Biologique de Roscoff. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zofia Nehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Fort</w:t>
+                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559266v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of QTL and GWAS approaches in Saccharina latissima</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Biobanking of novel S. latissima strains with characters of interest for biomass production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Mathilde Perrineau</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dhinaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Deliverable D2.3, Station Biologique de Roscoff. 2021</w:t>
+              <w:t xml:space="preserve">GENIALG Deliverable D2.2, Station Biologique de Roscoff. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546359v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3451,51 +3317,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC1286D"/>
+    <w:nsid w:val="2B4DC3ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3682,51 +3548,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zofia-nehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2385-2324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180781022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/310753399" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Bibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Inaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rosignoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.6021224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03619076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01692-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002390v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt856" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559772v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Rahma Habchi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Potin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch09" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Mark Cock" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zofia-nehr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2385-2324" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180781022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/310753399" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557923v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhana Bibi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Simon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Inaba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rosignoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zofia Nehr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.6021224" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellyn Rousselot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mark Cock" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03656-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Barrera-Redondo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dinatale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-025-02838-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05187351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godfroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquemin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794231v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Heesch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.10.049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03619076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01692-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266337v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Billoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Jouanno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00068" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01002390v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Bail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Charrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt856" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01073830v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Coll&#233;n" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Porcel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven G Ball" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1221259110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.12.18054" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruggeri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gouhier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601534v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Graveleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Caballero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798441v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559772v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawther Rahma Habchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka P Lipinska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fort" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Potin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseini Issaka-Salia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527681501.ch09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chenivesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Genicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desban" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Mark Cock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05546359v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Mathilde Perrineau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05559266v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dhinaut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>