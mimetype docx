--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -106,317 +106,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Linear and Nonlinear Vibration Methods for the Structural Health Monitoring (SHM) of Polymer-Matrix Composites (PMCs): A Literature Review</w:t>
+                <w:t xml:space="preserve">Optimal position and dimensions of embedded normal piezoelectric transducers, higher order plate models and experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loan Dolbachian</w:t>
+                <w:t xml:space="preserve">Jamal Najd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enrico Zappino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erasmo Carrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vibration7010015⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2024.2342028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501924v1</w:t>
+                <w:t xml:space="preserve">hal-04558065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal position and dimensions of embedded normal piezoelectric transducers, higher order plate models and experimental approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Linear and Nonlinear Vibration Methods for the Structural Health Monitoring (SHM) of Polymer-Matrix Composites (PMCs): A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erasmo Carrera</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loan Dolbachian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.281-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2024.2342028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vibration7010015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558065v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring (SHM) Study of Polymer Matrix Composite (PMC) Materials Using Nonlinear Vibration Methods Based on Embedded Piezoelectric Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loan Dolbachian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (3677), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -489,64 +489,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.002199832210773. </w:t>
@@ -712,451 +712,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of carbon-reinforced thermoplastic sandwich composites with several core types during three-point bending tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Harizi</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of tufts contribution on the in-plane mechanical properties of flax fibre reinforced green biocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Anjoul</w:t>
+                <w:t xml:space="preserve">J. Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chetehouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Acosta Santamaría</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">K. Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.113590⟩</w:t>
+              <w:t xml:space="preserve">Functional Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42252-021-00019-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132369v1</w:t>
+                <w:t xml:space="preserve">hal-03217290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image correlation, acoustic emission and in-situ microscopy in order to understand composite compression damage behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of carbon-reinforced thermoplastic sandwich composites with several core types during three-point bending tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Anjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Hamdi</w:t>
+                <w:t xml:space="preserve">Victor Acosta Santamaría</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+                <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 258, pp.113424. </w:t>
+              <w:t xml:space="preserve">, 2021, 262, pp.113590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.113590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090245v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of tufts contribution on the in-plane mechanical properties of flax fibre reinforced green biocomposite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image correlation, acoustic emission and in-situ microscopy in order to understand composite compression damage behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Hanus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Chetehouna</w:t>
+                <w:t xml:space="preserve">Khalil Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Khellil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gurvan Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (11), </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 258, pp.113424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s42252-021-00019-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217290v1</w:t>
+                <w:t xml:space="preserve">hal-03090245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring of carbon fiber reinforced matrix by the resistance variation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1229,51 +1229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1350,64 +1350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural health monitoring of polymer-matrix composite using embedded piezoelectric ceramic transducers during several four-points bending tests.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1480,51 +1480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1571,90 +1571,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Stamping Process of Glass and Carbon-Fibre Reinforced Polymer Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (05), pp.319-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,891 +1682,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistance variation during tensile and self-heating tests conducted on thermoplastic polymer-matrix composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of in-situ piezoelectric sensors for the manufacturing and structural health monitoring of polymer-matrix composites: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 224, pp.111001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 215, pp.127-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02202792v1</w:t>
+                <w:t xml:space="preserve">hal-02126019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the manufacturing, integration, and wiring techniques of in situ piezoelectric devices for the manufacturing and structural health monitoring of polymer–matrix composites: A literature review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical resistance variation during tensile and self-heating tests conducted on thermoplastic polymer-matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1045389X1986178. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224, pp.111001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X19861782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202791v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural health monitoring for GFRP composite by the piezoresistive response in the tufted reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the manufacturing, integration, and wiring techniques of in situ piezoelectric devices for the manufacturing and structural health monitoring of polymer–matrix composites: A literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1045389X1986178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X19861782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126021v1</w:t>
+                <w:t xml:space="preserve">hal-02202791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial loading on a 3D woven carbon fiber reinforced plastic composite using tensile-torsion tests : Identification of the first damage envelope and associated damage mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural health monitoring for GFRP composite by the piezoresistive response in the tufted reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Schneider</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laksimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 227, pp.111305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111305⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 209, pp.103-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2018.10.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632472v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halo approach to evaluate the stress distribution in 3D Discrete Element Method simulation : Validation and application to flax/bio based epoxy composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Willy Leclerc</w:t>
+                <w:t xml:space="preserve">Multiaxial loading on a 3D woven carbon fiber reinforced plastic composite using tensile-torsion tests : Identification of the first damage envelope and associated damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/ab20d3⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 227, pp.111305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.111305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129574v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of in-situ piezoelectric sensors for the manufacturing and structural health monitoring of polymer-matrix composites: A literature review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Halo approach to evaluate the stress distribution in 3D Discrete Element Method simulation : Validation and application to flax/bio based epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Moukadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Khellil</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 215, pp.127-149. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ab20d3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126019v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the mechanical behavior of composite T-joints reinforced by one side stitching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2613,103 +2613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the impact and compression after impact behavior of tufted laminated composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.T. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laksimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, pp.352-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2781,51 +2781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2872,103 +2872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ structural health monitoring of glass fiber reinforced composites by tufted reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laksimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 406, pp.012058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3015,64 +3015,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate measurement of in-plane and out-of-plane shear moduli on 3D woven SiC-SiBC material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,51 +3158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3243,334 +3243,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hydraulic Crash Machine for Composite Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of the Dynamic Response of Polymer-Matrix Composites Using an Innovative Hydraulic Crash Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sami Kaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemr El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (1), pp.94-100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-015-0004-8⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 1 (4), pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40870-015-0032-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963163v1</w:t>
+                <w:t xml:space="preserve">hal-02126036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Dynamic Response of Polymer-Matrix Composites Using an Innovative Hydraulic Crash Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A New Hydraulic Crash Machine for Composite Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nemr El Hajj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malk Benzeggagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1 (4), pp.359-369. </w:t>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.94-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40870-015-0032-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40870-015-0004-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126036v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core–skin interfacial toughness of stitched sandwich structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3656,51 +3656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Habak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3776,64 +3776,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of diffuse approximation on DIC for early damage detection in 3D carbon/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,371 +3874,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovant agromaterials formulated with flax shaves and proteinic binder: Process and characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Prediction of out-of-plane behavior of stitched sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzeggagh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 43 (2), pp.381-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.022⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 43 (8), pp.2915-2920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126046v1</w:t>
+                <w:t xml:space="preserve">hal-02126048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of out-of-plane behavior of stitched sandwich structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Innovant agromaterials formulated with flax shaves and proteinic binder: Process and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Otin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemr El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 43 (8), pp.2915-2920. </w:t>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.381-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126048v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of thermal insulating and sound absorbing agro-sourced materials from auto linked flax-tows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemr El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mboumba-Mamboundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4314,64 +4314,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of the core layer in stitched sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,64 +4443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact response of three-dimensional stitched sandwich composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4687,411 +4687,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomena governing uni-axial tensile behaviour of paperboard and corrugated cardboard</w:t>
+                <w:t xml:space="preserve">Effects of the environmental conditions on the mechanical behaviour of the corrugated cardboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malk Benzeggagh</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636962v1</w:t>
+                <w:t xml:space="preserve">hal-00636964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical modeling of mechanical properties of orthogonal 3D CFRP</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phenomena governing uni-axial tensile behaviour of paperboard and corrugated cardboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Zoaeter</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malk Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (1), pp.80-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02126058v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the environmental conditions on the mechanical behaviour of the corrugated cardboard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical modeling of mechanical properties of orthogonal 3D CFRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Benzeggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zoaeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 69 (1), pp.104-110. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 69 (1), pp.111-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00636964v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du tissage de composites orthogonaux 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafic Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malk Benzeggag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5144,329 +5144,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanical effect of stitch addition in sandwich panel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Some improvements on the energy absorbed in axial plastic collapse of hollow cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akrum Abdul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.09.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (6), pp.1543-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126061v1</w:t>
+                <w:t xml:space="preserve">hal-02126062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some improvements on the energy absorbed in axial plastic collapse of hollow cylinders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the mechanical effect of stitch addition in sandwich panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66 (10), pp.1385-1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2005.04.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02126062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic behavior of corrugated cardboard: Experiments and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malk Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 63 (1), pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5513,376 +5513,376 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of ageing on the damage events in woven-fibre composite materials under different loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z Benzeggagh</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62 (4), pp.551-557. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(01)00147-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanics model for 3D elasticity and failure of woven-fibre composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocherens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 59 (4), pp.505-517. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(98)00096-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(98)00096-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the elastic behaviour of hybrid and non-hybrid woven composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bocherens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (12), pp.1727-1740. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00105-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0266-3538(97)00105-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5892,2850 +5892,2850 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la porosité dans des réservoirs à hydrogène haute pression en matériaux composites par IA Cognitive Floue Augmentée en lien avec les paramètres du procédé de mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Achour</w:t>
+                <w:t xml:space="preserve">Zyed Zalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zyed Zalila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+                <w:t xml:space="preserve">Benjamin Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ruggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la limite de fatigue des Composites à Matrice Organique CMO : Vers des nouvelles approches en auto-échauffement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Gnaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCED MULTIFIELD MODELS FOR WAVE PROPAGATION ANALYSIS IN SMART COMPOSITE PANELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zappino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmo Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TWENTY-THIRD INTERNATIONAL CONFERENCE ON COMPOSITE MATERIALS (ICCM23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Belfast (Northern Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCED MULTIFIELD MODELS FOR WAVES PROPAGATION ANALYSIS IN METALLIC PANELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Najd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zappino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erasmo Carrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/978-X-XXX-XXXXX-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’endommagement d’un matériau composite à matrice organique (CMO) en flexion 4 points à l’aide d’un transducteur piézocéramique intégré à coeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22es Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor-embedded percussion stick: an innovative motion capture tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Devillers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+                <w:t xml:space="preserve">Khalil Ben Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi et control de l'endommagement des matériaux composites à renfort carbone et résines nanochargées par la méthode piézorésistive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la résistance électrique pour la détermination rapide de la limite d'endurance des composites thermoplastiques en carbone/PPSU lors des essais d'auto-échauffement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421455v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais multiaxiaux traction-torsion sur composites à renforts 3D : identification de l'enveloppe des premiers endommagements et des mécanismes associés.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Suivi et control de l'endommagement des matériaux composites à renfort carbone et résines nanochargées par la méthode piézorésistive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02423013v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME MONITORING OF THE INFUSION PROCESS OF A POLYMER-MATRIX COMPOSITE WITH AN EMBEDDED PIEZOELECTRIC TRANSDUCER</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Essais multiaxiaux traction-torsion sur composites à renforts 3D : identification de l'enveloppe des premiers endommagements et des mécanismes associés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Meyer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART 2019 : IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963209v1</w:t>
+                <w:t xml:space="preserve">hal-02423013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance du procédé d'infusion d'un matériau composite à matrice polymère par implant piézoélectrique.</w:t>
+                <w:t xml:space="preserve">REAL-TIME MONITORING OF THE INFUSION PROCESS OF A POLYMER-MATRIX COMPOSITE WITH AN EMBEDDED PIEZOELECTRIC TRANSDUCER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">SMART 2019 : IX ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420796v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'endommagement et de la rupture des composites à fibres longues et discontinues (DLF) sollicités en traction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Surveillance du procédé d'infusion d'un matériau composite à matrice polymère par implant piézoélectrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Thomas</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420814v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios d'endommagement des composites soumis à des sollicitations de compression, effet de la résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRUCTURAL HEALTH MONITORING OF SMART POLYMER-MATRIX COMPOSITE DURING CYCLIC LOADING USING AN IN-SITU PIEZOELECTRIC SENSOR.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'endommagement et de la rupture des composites à fibres longues et discontinues (DLF) sollicités en traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Souffois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Meyer</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM22 : 22nd International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963212v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la résistance électrique pour la détermination rapide de la limite d'endurance des composites thermoplastiques en carbone/PPSU lors des essais d'auto-échauffement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">STRUCTURAL HEALTH MONITORING OF SMART POLYMER-MATRIX COMPOSITE DURING CYCLIC LOADING USING AN IN-SITU PIEZOELECTRIC SENSOR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">ICCM22 : 22nd International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420789v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de l'endommagement des matériaux Composites à Matrice Céramique tissés 3D sous diverses sollicitations mécaniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effet de l'introduction des nano-charges dans un composite à matrice thermoplastique et renfort fibreux sur les propriétés physiques et mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Harizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623248v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement à l'impact et compression post impact de composites à renfort tissu de carbone assemblée par tufting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de l'endommagement des matériaux Composites à Matrice Céramique tissés 3D sous diverses sollicitations mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Legin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelouahed Laksimi</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621593v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'introduction des nano-charges dans un composite à matrice thermoplastique et renfort fibreux sur les propriétés physiques et mécaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Harizi</w:t>
+                <w:t xml:space="preserve">Etude du comportement à l'impact et compression post impact de composites à renfort tissu de carbone assemblée par tufting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Laksimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623241v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of woven composite materials with voxel-FE models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Hello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julian David Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Seville, Spain. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction de déformation par approximation diffuse : Application à la stéréo-corrélation d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issyan Tekaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tableau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'endommagement en fatigue d'un composite à renfort Interlock Carbone/Epoxy par Emission Acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Khellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Otin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la durée de vie en fatigue des composites à matrice organique tissés interlock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rakotoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rakotoarisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laurin</w:t>
+                <w:t xml:space="preserve">Martin Hirsekorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hirsekorn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Otin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers, France. pp.196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par éléments finis du comportement mécanique d'un composite Interlock 2.5D = Finite element analysis of the elastic constitutive behaviour of a 2.5D Interlock composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Nehme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hagege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00387288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement hors-plan d'un tissé interlock = Off-plan behaviour investigation of an interlock fabric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'endommagement en fatigue des composites à base de fibres végétales = Monitoring of fatigue damage in composites based fiber plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Elouaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmonem Elouaer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+                <w:t xml:space="preserve">Rezak Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezak Ayad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Sabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication des composites 100% végétaux : Effet de la granulométrie des étoupes de lin et de l'ajout des bios liants = Manufacturing process of 100% vegetable composites: Effect of the flax tow grading and the addition of biological matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nemr El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Benzeggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Queneudec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8745,396 +8745,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of imbalanced data from porosity measurements on high-pressure hydrogen vessel (Type IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Madrigal Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Madrigal Castillo</w:t>
+                <w:t xml:space="preserve">Wenlong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenlong Chen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTM INTERNATIONAL – Conference on Hydrogen in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des procédés LCM (Liquid Composite Moulding) par intégration d'implants piézoélectriques (PZT).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC2019 : 21èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36132.63363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infusion process monitoring of polymer-matrix composite using an IN SITU PZT sensor network: a multi-technique approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Khellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Aircraft Materials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9144,146 +9144,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis in 3D Woven SiC/SiC Ceramic Matrix Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Legin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Aboura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denneulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramic Transactions Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.261-271, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119407270.ch26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9293,117 +9293,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration method of at least one piezoelectric transducer within polymer and composite parts manufactured using 3d printing techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Harizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US02023/0258602A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9413,143 +9413,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'endommagement et de la rupture des composites à fibres longues et discontinues (DLF) sollicités en traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Souffois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Feissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9559,125 +9559,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings 7th International Symposium on Aircraft Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayech Benjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoheir Aboura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Symposium on Aircraft Materials, 24-26 April 2018, Compiègne, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04478690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9824,51 +9824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04501924v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Dolbachian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration7010015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najd" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2342028" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04371390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navr&#225;til" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221077331" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132369v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Anjoul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113590" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hamdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113424" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khellil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320921476" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tuloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abbc59" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1830196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Martins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19861782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126021v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.091" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDW6WDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632472v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tableau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laurin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111305" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129574v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Moukadiri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab20d3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.02.046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SQTWMK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318788141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tableau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monnin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggagh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-015-0004-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126036v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr El Hajj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-015-0032-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lascoup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Turki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Velasco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2014.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85GXH49Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2013.08.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Dheilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.022" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLNKW6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFHD05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dheilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benzeggagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPK3VZLF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.11.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46KL82SF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.08.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10C7KVTL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nehme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998310385592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636962v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. El Hage" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.048" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P87LG6Q2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.058" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N356CP25-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126061v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.09.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVSWJ2X3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126062v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baleh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.04.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Talbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00131-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benzeggagh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00147-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLWDV9LW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126064v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocherens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(98)00096-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPQP9M9T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00105-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VVM1ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360163v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Achour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyed Zalila" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorentz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruggi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370055v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270421v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/978-X-XXX-XXXXX-X" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03280640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devillers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423013v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963209v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420796v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420814v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Souffois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420748v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963212v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Azzouz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Martins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623248v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Legin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Laksimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176147v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Schneider" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717036v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issyan Tekaya" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597427v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henry" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597765v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rakotoarisoa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirsekorn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Benzeggagh" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398936v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Elouaer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabhi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399753v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109944v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Madrigal Castillo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Chen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963216v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36132.63363" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963204v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126075v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407270.ch26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thomas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Najd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zappino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmo Carrera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Harizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Aboura" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2024.2342028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04501924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loan Dolbachian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration7010015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04371390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073677" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Navr&#225;til" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Saux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Marco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983221077331" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060290v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rashid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chetehouna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roudaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2022.179211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khellil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42252-021-00019-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132369v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Anjoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Acosta Santamar&#237;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.113590" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090245v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hamdi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113424" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Khellil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320921476" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Tuloup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Harizi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101077" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abbc59" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475411.2020.1830196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2020.115022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.02.046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202792v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Azzouz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Martins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hamdi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19861782" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laksimi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.091" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6PDW6WDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632472v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tableau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laurin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schneider" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.111305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129574v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Moukadiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Leclerc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ab20d3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.06.041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124680v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.096" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SQTWMK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318788141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124703v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/406/1/012058" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tableau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marcin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.12.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.06.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126036v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Kaidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Monnin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemr El Hajj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-015-0032-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggagh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-015-0004-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126039v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lascoup" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzeggagh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Turki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Habak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Velasco" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2014.06.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85GXH49Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feissel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2013.08.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.07.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFHD05K-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Dheilly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLNKW6W6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mboumba-Mamboundou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Dheilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Benzeggagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.02.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPK3VZLF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126052v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2009.11.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46KL82SF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2009.08.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10C7KVTL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126051v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nehme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafic Younes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hagege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998310385592" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Allaoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Benzeggagh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126058v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. El Hage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zoaeter" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P87LG6Q2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malk Benzeggag" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N356CP25-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126062v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akrum Abdul-Latif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baleh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.04.029" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.09.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVSWJ2X3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Talbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0263-8223(03)00131-4" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126063v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Scida" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(01)00147-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLWDV9LW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126064v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocherens" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(98)00096-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPQP9M9T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126065v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scida" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(97)00105-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71VVM1ZF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Achour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyed Zalila" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lorentz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruggi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Gnaba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/978-X-XXX-XXXXX-X" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03280640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Devillers" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Mansour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Azzouz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Martins" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963209v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420748v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420814v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Souffois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963212v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623241v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623248v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Legin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouillon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denneulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Laksimi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian David Schneider" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717036v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issyan Tekaya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Otin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597765v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rakotoarisoa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirsekorn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Maire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Benzeggagh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398936v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429719v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Elouaer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezak Ayad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabhi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399753v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109944v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Madrigal Castillo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlong Chen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963216v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36132.63363" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963204v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lachat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126075v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneulin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407270.ch26" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Thomas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478690v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayech Benjeddou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>