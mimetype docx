--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1459,235 +1459,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma mediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Quality and Performance of Schema Matching in Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Saleem</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.is.2008.01.010⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.59-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ISI.13.5.59-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00331330v1</w:t>
+                <w:t xml:space="preserve">lirmm-00343491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quality and Performance of Schema Matching in Large Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 13 (5), pp.59-82. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (7-8), pp.637-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ISI.13.5.59-82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2008.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00343491v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialisation de Vues dans les Entrepôts de Données : Une Approche Dynamique</w:t>
               </w:r>
@@ -2966,213 +2966,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01408025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LYAM++ Results for OAEI 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
+                <w:t xml:space="preserve">Efficient Semantic Verification of Ontology Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WI-IAT: Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Singapour, Singapore. pp.141-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01408026v1</w:t>
+                <w:t xml:space="preserve">hal-01411573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Semantic Verification of Ontology Alignment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">LYAM++ Results for OAEI 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Nasser Tigrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Todorov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT: Web Intelligence and Intelligent Agent Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OM: Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bethlehem, PA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411573v1</w:t>
+                <w:t xml:space="preserve">lirmm-01408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datavore: A Vocabulary Recommender Tool Assisting Linked Data Modeling</w:t>
               </w:r>
@@ -3770,891 +3770,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Satisfaction based Approach to View Selection in a Distributed Context</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">WOD: Workshop on Open Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736723v1</w:t>
+                <w:t xml:space="preserve">lirmm-00750927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YAM++ - Results for OAEI 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOD: Workshop on Open Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. pp.5-12</w:t>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00750927v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00758720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ - Results for OAEI 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">View Selection under Multiple Resource Constraints in a Distributed Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.281-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00758720v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View Selection under Multiple Resource Constraints in a Distributed Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Mami</w:t>
+                <w:t xml:space="preserve">YAM++ : A multi-strategy based approach for Ontology matching task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Galway City, Ireland. pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736722v1</w:t>
+                <w:t xml:space="preserve">lirmm-00720639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ : A multi-strategy based approach for Ontology matching task</w:t>
+                <w:t xml:space="preserve">YAM++ : (not) Yet Another Matcher for Ontology Matching Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Galway City, Ireland. pp.5</w:t>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00720639v1</w:t>
+                <w:t xml:space="preserve">lirmm-00720648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ : (not) Yet Another Matcher for Ontology Matching Task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">A Constraint Satisfaction based Approach to View Selection in a Distributed Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00720648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching and Alignment: What Is the Cost of User Post-Match Effort?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">A Flexible System for Ontology Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAISE'11: International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.73-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00643424v1</w:t>
+                <w:t xml:space="preserve">lirmm-00639705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible System for Ontology Matching</w:t>
+                <w:t xml:space="preserve">YAM++ -- Results for OAEI 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE'11: International Conference on Advanced Information Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.73-80</w:t>
+              <w:t xml:space="preserve">ISWC'11: The 6th International Workshop on Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.228-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00639705v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00649320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ -- Results for OAEI 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">Modeling View Selection as a Constraint Satisfaction Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC'11: The 6th International Workshop on Ontology Matching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.396-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649320v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00617288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Approach for Combining Linguistic and Context Profile Metrics in Ontology Matching</w:t>
               </w:r>
@@ -4738,480 +4738,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00639714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling View Selection as a Constraint Satisfaction Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Mami</w:t>
+                <w:t xml:space="preserve">Matching and Alignment: What Is the Cost of User Post-Match Effort?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.396-410, </w:t>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece. pp.421-428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25109-2_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00617288v1</w:t>
+                <w:t xml:space="preserve">lirmm-00643424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SchemaGuide for Accelerating the View Adaptation Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cooperative Approach to View Selection and Placement in P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Liu</w:t>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Roantree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+                <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Hersonssisos, Crete, Greece. pp.515-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16934-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00546698v1</w:t>
+                <w:t xml:space="preserve">lirmm-00547572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Approach to View Selection and Placement in P2P Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the Quality of an Integrated Schema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vancouver, Canada. pp.261-273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00547572v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00546724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Quality of an Integrated Schema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">A SchemaGuide for Accelerating the View Adaptation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roantree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vancouver, Canada. pp.261-273</w:t>
+              <w:t xml:space="preserve">, Vancouver, Canada. pp.160-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546724v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00546698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">View Selection and Placement in Distributed Data Warehousing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Cart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS'09: Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5236,51 +5236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Shema Match Discovery and Validation Through Colaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Structurally Coherent Mini-Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,619 +5528,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00326885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Indexing Structure for Automatic Schema Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">Performance Oriented Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMDB-ICDE'07: International Workshop on Self-Managing Database Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2007 - 18th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.844-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74469-6_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00138117v1</w:t>
+                <w:t xml:space="preserve">lirmm-00171055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Oriented Schema Matching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Flexible Approach Based on the user Preferences for Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guédria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Saleem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ela Hunt</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2007 - 18th International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Maroc, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74469-6_82⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00171055v1</w:t>
+                <w:t xml:space="preserve">lirmm-00138108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Context-based Measure for Discovering Approximate Semantic Matching between Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Maroc, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00138105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Approach Based on the user Preferences for Schema Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Guédria</w:t>
+                <w:t xml:space="preserve">XBenchMatch: a Benchmark for XML Schema Matching Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Maroc, pp.6</w:t>
+              <w:t xml:space="preserve">VLDB'07: International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1318-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00138108v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00196929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XBenchMatch: a Benchmark for XML Schema Matching Tools</w:t>
+                <w:t xml:space="preserve">BMatch: A Semantically Context-Based Tool Enhanced by an Indexing Structure to Accelerate Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ela Hunt</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB'07: International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1318-1321</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00196929v1</w:t>
+                <w:t xml:space="preserve">lirmm-00185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMatch: A Semantically Context-Based Tool Enhanced by an Indexing Structure to Accelerate Schema Matching</w:t>
+                <w:t xml:space="preserve">An Indexing Structure for Automatic Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roantree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">SMDB-ICDE'07: International Workshop on Self-Managing Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00185595v1</w:t>
+                <w:t xml:space="preserve">lirmm-00138117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Method for XML View Maintenance in Case of Non Monitored Data Sources</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Distributed Data in a Super-Peer Based Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Roantree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2004 - 15th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Zaragoza, Spain. pp.296-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7178,51 +7178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database and XML Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Unland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Unland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9041,51 +9041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMatch: A Quality/Performance Balanced Approach for Large Scale Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9204,51 +9204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Complex Schema Mapping Discovery and Validation by Structurally Coherent Frequent Mini-Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9283,51 +9283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Structurally Coherent Mini-Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9440,445 +9440,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00271538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Challenges in Data Integration: Large Scale Automatic Schema Matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma Mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-06055, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00170765v2</w:t>
+                <w:t xml:space="preserve">lirmm-00117053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma Mediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Saleem</w:t>
+                <w:t xml:space="preserve">Designing a Benchmark for the Assessment of XML Schema Matching Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-06055, 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00117053v2</w:t>
+                <w:t xml:space="preserve">lirmm-00138527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Benchmark for the Assessment of XML Schema Matching Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">New Challenges in Data Integration: Large Scale Automatic Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00138527v1</w:t>
+                <w:t xml:space="preserve">lirmm-00170765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMatch: A Tool for Automatic Schema Matching in P2P Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Context-Based Measure for Discovering Approximate Semantic Matching between Schema Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">06028, 2006</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-06053, 2006, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102749v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-Based Measure for Discovering Approximate Semantic Matching between Schema Elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XMatch: A Tool for Automatic Schema Matching in P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-06053, 2006, pp.11</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coenmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcbrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06028, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113849v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00102749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Materialized Views: A Cost-Based Approach</w:t>
               </w:r>
@@ -10117,51 +10117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E0C9B04"/>
+    <w:nsid w:val="48185F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10348,51 +10348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-bellahsene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2031-0519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07917857X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03015920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2020.100563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809627v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azouaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.04.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206869.2206874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Saleem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2008.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Coenmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2004.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101150200008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07HBTDDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzanina Saveta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hertling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.92" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Anohina-Naumeca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilze Andersone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Graudina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00758720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ7NBWCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GV8K0NX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74469-6_82" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. O'Connor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roantree" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bara&#235;r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDEAS.2004.1319795" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30075-5_29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V7FXVV1F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meersman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharam Dillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Eder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Unland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03555-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;onard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69534-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Barbosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Xu Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bressan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hunt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Ives" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suciu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Unland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00722542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00267982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00170765v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117053v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coenmans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcbrien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-bellahsene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2031-0519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07917857X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03015920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2020.100563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809627v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azouaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.04.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206869.2206874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Saleem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2008.01.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Coenmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2004.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101150200008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07HBTDDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzanina Saveta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hertling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.92" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Anohina-Naumeca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilze Andersone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Graudina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00758720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_33" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_38" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ7NBWCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GV8K0NX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74469-6_82" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. O'Connor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roantree" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bara&#235;r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDEAS.2004.1319795" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30075-5_29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V7FXVV1F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meersman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharam Dillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Eder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Unland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03555-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;onard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69534-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Barbosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Xu Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bressan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hunt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Ives" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suciu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Unland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00722542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00267982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117053v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00170765v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coenmans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcbrien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>