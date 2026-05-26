--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -1459,235 +1459,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Quality and Performance of Schema Matching in Large Scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ISI.13.5.59-82⟩</w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (7-8), pp.637-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2008.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00343491v1</w:t>
+                <w:t xml:space="preserve">lirmm-00331330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma mediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Saleem</w:t>
+                <w:t xml:space="preserve">Improving Quality and Performance of Schema Matching in Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (7-8), pp.637-657. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (5), pp.59-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2008.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ISI.13.5.59-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00331330v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00343491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialisation de Vues dans les Entrepôts de Données : Une Approche Dynamique</w:t>
               </w:r>
@@ -3770,891 +3770,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Constraint Satisfaction based Approach to View Selection in a Distributed Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOD: Workshop on Open Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes, France. pp.5-12</w:t>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00750927v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ - Results for OAEI 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Public Data Integration with WebSmatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, United States</w:t>
+              <w:t xml:space="preserve">WOD: Workshop on Open Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes, France. pp.5-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00758720v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00750927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View Selection under Multiple Resource Constraints in a Distributed Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Mami</w:t>
+                <w:t xml:space="preserve">YAM++ - Results for OAEI 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736722v1</w:t>
+                <w:t xml:space="preserve">lirmm-00758720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ : A multi-strategy based approach for Ontology matching task</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">View Selection under Multiple Resource Constraints in a Distributed Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2012 - 23rd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienne, Austria. pp.281-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32597-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00720639v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ : (not) Yet Another Matcher for Ontology Matching Task</w:t>
+                <w:t xml:space="preserve">YAM++ : A multi-strategy based approach for Ontology matching task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Galway City, Ireland. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00720648v1</w:t>
+                <w:t xml:space="preserve">lirmm-00720639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constraint Satisfaction based Approach to View Selection in a Distributed Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Mami</w:t>
+                <w:t xml:space="preserve">YAM++ : (not) Yet Another Matcher for Ontology Matching Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Donnees Avancées</w:t>
+              <w:t xml:space="preserve">BDA 2012 - 28e journées Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00736723v1</w:t>
+                <w:t xml:space="preserve">lirmm-00720648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible System for Ontology Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+                <w:t xml:space="preserve">Matching and Alignment: What Is the Cost of User Post-Match Effort?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAISE'11: International Conference on Advanced Information Systems Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece. pp.421-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-25109-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00639705v1</w:t>
+                <w:t xml:space="preserve">lirmm-00643424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAM++ -- Results for OAEI 2011</w:t>
+                <w:t xml:space="preserve">A Flexible System for Ontology Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC'11: The 6th International Workshop on Ontology Matching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.228-235</w:t>
+              <w:t xml:space="preserve">CAISE'11: International Conference on Advanced Information Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00649320v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00639705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling View Selection as a Constraint Satisfaction Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imene Mami</w:t>
+                <w:t xml:space="preserve">YAM++ -- Results for OAEI 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Hoa Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Coletta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC'11: The 6th International Workshop on Ontology Matching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bonn, Germany. pp.228-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00617288v1</w:t>
+                <w:t xml:space="preserve">lirmm-00649320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Approach for Combining Linguistic and Context Profile Metrics in Ontology Matching</w:t>
               </w:r>
@@ -4738,652 +4738,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00639714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching and Alignment: What Is the Cost of User Post-Match Effort?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">Modeling View Selection as a Constraint Satisfaction Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Coletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Hersonissos, Crete, Greece. pp.421-428, </w:t>
+              <w:t xml:space="preserve">DEXA 2011 - 22nd International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.396-410, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-25109-2_28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23091-2_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00643424v1</w:t>
+                <w:t xml:space="preserve">lirmm-00617288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cooperative Approach to View Selection and Placement in P2P Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A SchemaGuide for Accelerating the View Adaptation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roantree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vancouver, Canada. pp.160-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00547572v1</w:t>
+                <w:t xml:space="preserve">lirmm-00546698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Quality of an Integrated Schema</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Cooperative Approach to View Selection and Placement in P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OTM: On the Move to Meaningful Internet Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Hersonssisos, Crete, Greece. pp.515-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16934-2_38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546724v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00547572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SchemaGuide for Accelerating the View Adaptation Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Roantree</w:t>
+                <w:t xml:space="preserve">Measuring the Quality of an Integrated Schema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ER'10: 29th International Conference on Conceptual Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vancouver, Canada. pp.160-173</w:t>
+              <w:t xml:space="preserve">, Vancouver, Canada. pp.261-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00546698v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00546724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">View Selection and Placement in Distributed Data Warehousing Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex Shema Match Discovery and Validation Through Colaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS'09: Research Challenges in Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoopIS: Cooperative Informations Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Vilamoura, Portugal. pp.406-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05148-7_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00377392v1</w:t>
+                <w:t xml:space="preserve">lirmm-00421354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Shema Match Discovery and Validation Through Colaboration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">View Selection and Placement in Distributed Data Warehousing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Kadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoopIS: Cooperative Informations Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RCIS'09: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00421354v1</w:t>
+                <w:t xml:space="preserve">lirmm-00377392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Structurally Coherent Mini-Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5528,619 +5528,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00326885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Oriented Schema Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Saleem</w:t>
+                <w:t xml:space="preserve">An Indexing Structure for Automatic Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roantree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ela Hunt</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2007 - 18th International Conference on Database and Expert Systems Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMDB-ICDE'07: International Workshop on Self-Managing Database Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, pp.7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00171055v1</w:t>
+                <w:t xml:space="preserve">lirmm-00138117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flexible Approach Based on the user Preferences for Schema Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wided Guédria</w:t>
+                <w:t xml:space="preserve">Performance Oriented Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DEXA 2007 - 18th International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.844-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74469-6_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00138108v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00171055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Context-based Measure for Discovering Approximate Semantic Matching between Schema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Maroc, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00138105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XBenchMatch: a Benchmark for XML Schema Matching Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">A Flexible Approach Based on the user Preferences for Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wided Guédria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ela Hunt</w:t>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLDB'07: International Conference on Very Large Data Bases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1318-1321</w:t>
+              <w:t xml:space="preserve">RCIS'07: Research Challenges in Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Maroc, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00196929v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00138108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMatch: A Semantically Context-Based Tool Enhanced by an Indexing Structure to Accelerate Schema Matching</w:t>
+                <w:t xml:space="preserve">XBenchMatch: a Benchmark for XML Schema Matching Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roche</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
+              <w:t xml:space="preserve">VLDB'07: International Conference on Very Large Data Bases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1318-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00185595v1</w:t>
+                <w:t xml:space="preserve">lirmm-00196929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Indexing Structure for Automatic Schema Matching</w:t>
+                <w:t xml:space="preserve">BMatch: A Semantically Context-Based Tool Enhanced by an Indexing Structure to Accelerate Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMDB-ICDE'07: International Workshop on Self-Managing Database Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, pp.7</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00138117v1</w:t>
+                <w:t xml:space="preserve">lirmm-00185595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Method for XML View Maintenance in Case of Non Monitored Data Sources</w:t>
               </w:r>
@@ -6515,51 +6515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying Distributed Data in a Super-Peer Based Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Roantree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2004 - 15th International Conference on Database and Expert Systems Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Zaragoza, Spain. pp.296-305, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7178,51 +7178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database and XML Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7486,51 +7486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Bonifati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Unland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7587,51 +7587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Amer-Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Unland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9041,51 +9041,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMatch: A Quality/Performance Balanced Approach for Large Scale Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9204,51 +9204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Complex Schema Mapping Discovery and Validation by Structurally Coherent Frequent Mini-Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9283,51 +9283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Structurally Coherent Mini-Taxonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9440,445 +9440,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00271538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma Mediation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">New Challenges in Data Integration: Large Scale Automatic Schema Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">RR-06055, 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00117053v2</w:t>
+                <w:t xml:space="preserve">lirmm-00170765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Benchmark for the Assessment of XML Schema Matching Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+                <w:t xml:space="preserve">PORSCHE: Performance ORiented SCHEma Mediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ela Hunt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-06055, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00138527v1</w:t>
+                <w:t xml:space="preserve">lirmm-00117053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Challenges in Data Integration: Large Scale Automatic Schema Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalid Saleem</w:t>
+                <w:t xml:space="preserve">Designing a Benchmark for the Assessment of XML Schema Matching Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00170765v2</w:t>
+                <w:t xml:space="preserve">lirmm-00138527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Context-Based Measure for Discovering Approximate Semantic Matching between Schema Elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XMatch: A Tool for Automatic Schema Matching in P2P Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">RR-06053, 2006, pp.11</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coenmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcbrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06028, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113849v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XMatch: A Tool for Automatic Schema Matching in P2P Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Context-Based Measure for Discovering Approximate Semantic Matching between Schema Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Duchateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bellahsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-06053, 2006, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mcbrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00102749v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Materialized Views: A Cost-Based Approach</w:t>
               </w:r>
@@ -10117,51 +10117,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48185F20"/>
+    <w:nsid w:val="C9BE25E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10348,51 +10348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-bellahsene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2031-0519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07917857X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03015920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2020.100563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809627v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azouaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.04.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206869.2206874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Saleem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2008.01.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Coenmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2004.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101150200008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07HBTDDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzanina Saveta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hertling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.92" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Anohina-Naumeca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilze Andersone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Graudina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00758720v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_25" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736723v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639705v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_33" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547572v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_38" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ7NBWCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546698v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421354v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_30" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GV8K0NX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171055v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74469-6_82" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138108v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. O'Connor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roantree" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bara&#235;r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDEAS.2004.1319795" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30075-5_29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V7FXVV1F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meersman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharam Dillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Eder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Unland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03555-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;onard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69534-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Barbosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Xu Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bressan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hunt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Ives" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suciu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Unland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00722542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00267982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117053v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00170765v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102749v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coenmans" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcbrien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-bellahsene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2031-0519" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07917857X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03015920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Annane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bellahsene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2020.100563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Achichi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ellefi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Todorov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.12.003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809627v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Azouaou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2018.04.001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Demidova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Dietze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SW-180294" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411174v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duchateau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Hoa Ngo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2016.09.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Mami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Coletta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49534-6_3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.21.5-6.11-29" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01061615v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00950884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41221-9_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2206869.2206874" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593758v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benbernou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1893173.1893175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Saleem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Hunt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2008.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.13.5.59-82" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00197112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Coenmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tranier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2004.79" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s101150200008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-07HBTDDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Jim&#233;nez-Ruiz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzanina Saveta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Zamazal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Hertling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987659v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Emonet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70407-4_26" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987686v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38791-8_15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01407888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Nasser Tigrine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_42" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01395883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Azouaou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-34129-3_3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411403v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26148-5_36" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.92" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01408641v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Scharffe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00864960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38288-8_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01411296v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Anohina-Naumeca" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilze Andersone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Graudina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7_52" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00750927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castanier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Frisch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00758720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32597-7_25" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720639v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00720648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643424v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25109-2_28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00649320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00639714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25106-1_27" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00617288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23091-2_33" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roantree" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00547572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Kadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16934-2_38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ7NBWCJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00546724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421354v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05148-7_30" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GV8K0NX6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377392v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325285v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87877-3_25" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0_18" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00171055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74469-6_82" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138105v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138108v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Gu&#233;dria" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00185595v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baril" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. O'Connor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roantree" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108881v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bara&#235;r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelonne Teisseire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDEAS.2004.1319795" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30075-5_29" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V7FXVV1F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269663v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269645v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45017-3_44" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykael Vigo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862769v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meersman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharam Dillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Eder" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41030-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Rahm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Unland" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03555-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00343011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;onard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69534-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00377385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Plexousakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00175945v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson Barbosa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136407v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Xu Yu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11841920" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269660v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268630v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Velegrakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00581395v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326843v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106578v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bressan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ceri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hunt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Ives" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Milo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suciu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Unland" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268658v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01679503v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01079124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00722542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399025v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e J. Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00326887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00331358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00267982v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00170765v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117053v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138527v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coenmans" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcbrien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113849v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268435v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268436v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>