--- v0 (2026-03-30)
+++ v1 (2026-04-29)
@@ -476,650 +476,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvens Cheremond</w:t>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689090v1</w:t>
+                <w:t xml:space="preserve">hal-04675217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dessolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Herfurth</w:t>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535649v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Herfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430391v1</w:t>
+                <w:t xml:space="preserve">hal-04535649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Majdi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150, pp.107606. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675217v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dessolin</w:t>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehan Wegrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djilali Behilil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419733v1</w:t>
+                <w:t xml:space="preserve">hal-04689127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
               </w:r>
@@ -1233,918 +1233,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689127v1</w:t>
+                <w:t xml:space="preserve">hal-04674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvens Cheremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674063v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
+                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Matignon</w:t>
+                <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneric Monpierre</w:t>
+                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
+                <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
+                <w:t xml:space="preserve">Laure Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099507v1</w:t>
+                <w:t xml:space="preserve">hal-04200339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.114690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200339v1</w:t>
+                <w:t xml:space="preserve">hal-04100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Majdi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harynuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100606v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thesnor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Molinié</w:t>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
+                <w:t xml:space="preserve">Magneric Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
+                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harynuk</w:t>
+                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419754v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds in Scentless Flowers of 14 Tillandsia Species Using HS-SPME/GC-MS</w:t>
               </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.628. </w:t>
@@ -2264,77 +2264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor E2F1 controls the GLP-1 receptor pathway in pancreatic β cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2392,235 +2392,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
+                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798762v1</w:t>
+                <w:t xml:space="preserve">hal-03798752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
+                <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01482-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2022.114502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798752v1</w:t>
+                <w:t xml:space="preserve">hal-03798762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst-Free Site Selective Hydroxyalkylation of 5-Phenylthiophen-2-amine with α-Trifluoromethyl Ketones through Electrophilic Aromatic Substitution</w:t>
               </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2717,325 +2717,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+                <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Roulard</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Ogawa-Okada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naofumi Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c04195⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-022-01522-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823329v1</w:t>
+                <w:t xml:space="preserve">hal-03805578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+                <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naofumi Yamamoto</w:t>
+                <w:t xml:space="preserve">Romain Roulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (40), pp.35851--35862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10311-022-01522-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c04195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805578v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds Emitted by Fragrant Flowers of Three Tillandsia Species by HS-SPME/GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.594. </w:t>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a HS-SPME/GC-MS Method for the Extraction and Identification of the Volatile Compounds Emitted by Flowers of Tillandsia xiphioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (19), pp.12691-12698. </w:t>
@@ -3272,90 +3272,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure Elucidation, Antibacterial Activities, and Synergistic Effects of Novel Juglone and Naphthazarin Derivatives Against Clinical Methicillin-Resistant Staphylococcus aureus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -3521,1061 +3521,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.380-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400521v1</w:t>
+                <w:t xml:space="preserve">hal-01968387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29, pp.380-382. </w:t>
+              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968387v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update. Part II: synthetic uses of ethynylglycine synthon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E2F1 inhibition mediates cell death of metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianna Reginato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Hamouda-Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Zangari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00726-018-2628-1⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41419-018-0566-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01859944v1</w:t>
+                <w:t xml:space="preserve">inserm-02529927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F1 inhibition mediates cell death of metastatic melanoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Abbe</w:t>
+                <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update. Part II: synthetic uses of ethynylglycine synthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Zangari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianna Reginato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (5), pp.527. </w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (10), pp.1307-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41419-018-0566-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00726-018-2628-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02529927v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01859944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+                <w:t xml:space="preserve">Synthesis, Anticancer Activity and Computational SAR Analysis of Acylsulfonylpiperazines Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Abrioux</w:t>
+                <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bénimèlis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Fattorusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0444.1000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495029v1</w:t>
+                <w:t xml:space="preserve">hal-01662364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Anticancer Activity and Computational SAR Analysis of Acylsulfonylpiperazines Derivatives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Fattorusso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2161-0444.1000466⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662364v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemical monitoring of ROS generation by anticancer agents: the case of chartreusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
+                <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Verdoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+                <w:t xml:space="preserve">Gerardo Cebrían-Torrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemínoemí Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Ueberschaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Tullius Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (71), pp.45200 - 45210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra08238j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544262v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical monitoring of ROS generation by anticancer agents: the case of chartreusin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noemínoemí Montoya</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Ueberschaar</w:t>
+                <w:t xml:space="preserve">Cyril Abrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Tullius Scotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (71), pp.45200 - 45210. </w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ra08238j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676806v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Novel Rhizobitoxine-Like Triazole-Containing Amino Acid</w:t>
               </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2685-2688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,51 +4955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, resolution, and determination of absolute configuration of protected α-ethynylphenylalanine enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,64 +5102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,741 +5187,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
+                <w:t xml:space="preserve">Synthesis of cis-5-Trifluoromethylproline from L-Glutamic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivian Fritz</w:t>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2014 (25), pp.0569-0573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274921v1</w:t>
+                <w:t xml:space="preserve">hal-00969187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cis-5-Trifluoromethylproline from L-Glutamic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+                <w:t xml:space="preserve">S Hure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Dave</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Paul Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2014 (25), pp.0569-0573. </w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (42), pp.5101-5110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969187v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and investigation of inhibition effect of fluorinated sulfonamide derivatives on carbonic anhydrase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrogation of de novo lipogenesis by stearoyl-CoA desaturase 1 inhibition interferes with oncogenic signaling and blocks prostate cancer progression in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Guillen</w:t>
+                <w:t xml:space="preserve">Geneviève Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Romestand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Iborra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmrech2009.11.052⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.1740-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-09-1064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555960v1</w:t>
+                <w:t xml:space="preserve">inserm-00544679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrogation of de novo lipogenesis by stearoyl-CoA desaturase 1 inhibition interferes with oncogenic signaling and blocks prostate cancer progression in mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Convenient Synthesis of N-Functionalized Perfluoroalkanesulfonamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blancou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-09-1064⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (9), pp.1905 - 1914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426500903362535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00544679v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convenient Synthesis of N-Functionalized Perfluoroalkanesulfonamides</w:t>
+                <w:t xml:space="preserve">Synthesis and investigation of inhibition effect of fluorinated sulfonamide derivatives on carbonic anhydrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Romestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 185 (9), pp.1905 - 1914. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3), pp.1225-1229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426500903362535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmrech2009.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702833v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New synthesis of alkane and polyfluoroalkanesulfonyl chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Armion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (6), pp.355-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5968,64 +5968,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of symmetric and dissymetric bisperfluoroalkanesulfonylimides and evaluation of their inhibition on bovine carbonic anhydrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (5), pp.542 - 548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -6547,64 +6547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2f1 contrôle la fonction et l’identité de la cellule beta pancréatique par un mécanisme dépendant des enzymes HDAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,90 +6836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference Antimicrobial and antibacterial Istanbul Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey</w:t>
@@ -6942,558 +6942,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Conception, synthèses, évaluation de l’activité biologique et de la biodégradabilité de nouveaux agents anti-bactériens</w:t>
+                <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'ENSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998552v1</w:t>
+                <w:t xml:space="preserve">hal-01998540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Conception, synthèses, évaluation de l’activité biologique et de la biodégradabilité de nouveaux agents anti-bactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l'ENSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998540v1</w:t>
+                <w:t xml:space="preserve">hal-01998552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010135v1</w:t>
+                <w:t xml:space="preserve">hal-02002708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002708v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogue of phenylalanine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Amino acids, peptides and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Galvestion (Texas), United States. pp.611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7527,51 +7527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,77 +7669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,64 +7812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7920,64 +7920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of highly fluorinated sulfonamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été européenne IBMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8155,90 +8155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Novel Naphthoquinone Derivatives Against Clinical Methicilin-Resistant Staphylococcus aureus Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REncontres en Chimie Organique Biologique 18 (RECOB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France. </w:t>
@@ -8261,708 +8261,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">GSO-JMJC-JED2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893707v1</w:t>
+                <w:t xml:space="preserve">hal-02333120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
+                <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSO-JMJC-JED2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333120v1</w:t>
+                <w:t xml:space="preserve">hal-02893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
+              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997587v1</w:t>
+                <w:t xml:space="preserve">hal-02011288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciortino Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011288v1</w:t>
+                <w:t xml:space="preserve">hal-01998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998366v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Triazole Amino Acids Analogues of Natural Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9026,51 +9026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,90 +9147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of 1,4-disubstituted 1,2,3-triazole derivatives as Histidine Kinase inhibitor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Harden Conference: Two Component Signalling in Bacteria: Integrating Approaches and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warwickshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9281,77 +9281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9402,77 +9402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international sur les microorganismes gram-positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montecatini, Italy</w:t>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée de l’Institut de Recherche Pierre Fabre (IRPF) de chimie. Chambre de commerce et d’industrie de Castres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9635,77 +9635,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ethynyl phenylalanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9743,64 +9743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intermediary metabolism in prostate cancer : new targets for an old disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,64 +9851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrogation of de novo lipogenesis by SCD-1 inhibition interferes with oncogenic signaling, and blocks prostate cancer progression in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9959,64 +9959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrogation of de novo lipogenesis by SCD-1 inhibition interferes with oncogenic signaling, and blocks prostate cancer progression in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10067,64 +10067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new highly fluorinated sulfonamides and their application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IBMM en l’honneur du Pr Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10162,64 +10162,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new highly fluorinated sulfonamides and their application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10257,64 +10257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sulfamides carbofluorés et carbohydrogénés inhibiteurs de l’anhydrase carbonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAJEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10352,64 +10352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sulfamides carbofluorés et carbohydrogénés inhibiteurs de l’anhydrase carbonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Chimie Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2011/030312 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,64 +10567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceutical compositions based on fluorinated sulphamides and sulphinimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2006/067330 A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10674,64 +10674,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crosstalk between E2F1 and GLP-1 signaling pathways modulates insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10792,64 +10792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic β-cell specific loss of E2f1 impairs insulin secretion and β-cell identity through the epigenetic repression of non β-cell programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11000,51 +11000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9312B0D"/>
+    <w:nsid w:val="09D11AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11231,51 +11231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-benfodda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11622309X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebed Fleurima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Urrutia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15090614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02529927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rouaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Hamouda-Tekaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cerezo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Zangari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0566-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Fattorusso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebr&#237;an-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237;noem&#237; Montoya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ueberschaar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tullius Scotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra08238j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blancou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmrech2009.11.052" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iborra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-09-1064" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500903362535" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Armion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20452" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W1J6X5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977855v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fajas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-benfodda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11622309X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebed Fleurima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Urrutia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15090614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02529927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rouaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Hamouda-Tekaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cerezo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Zangari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0566-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Fattorusso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000466" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebr&#237;an-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237;noem&#237; Montoya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ueberschaar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tullius Scotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra08238j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iborra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-09-1064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blancou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500903362535" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555960v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmrech2009.11.052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Armion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20452" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W1J6X5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977855v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fajas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>