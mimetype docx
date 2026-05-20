--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -476,1675 +476,1675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+                <w:t xml:space="preserve">Yvens Cheremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675217v1</w:t>
+                <w:t xml:space="preserve">hal-04689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the development of bacterial response regulators inhibitors as antibacterial and/or antibiotic adjuvant agent: A new approach to combat bacterial resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419733v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
+                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535649v1</w:t>
+                <w:t xml:space="preserve">hal-04430391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Compounds Emitted by Flowers: Ecological Roles, Production by Plants, Extraction, and Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
+                <w:t xml:space="preserve">Determination of the maximum bioaccumulation capacity of various metals in leaves of two Tillandsia species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Molinié</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Herfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (3), pp.417. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13030417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430391v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Synergistic effect of tryptamine-urea derivatives to overcome the chromosomally-mediated colistin resistance in Klebsiella pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+                <w:t xml:space="preserve">Jean Dessolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehan Wegrich</w:t>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djilali Behilil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+                <w:t xml:space="preserve">Alix Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150, pp.107627. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100, pp.117604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2024.117604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689127v1</w:t>
+                <w:t xml:space="preserve">hal-04419733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of amino juglone derivatives with adjuvant activity against clinical isolated methicillin-resistant staphylococcus aureus strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naika Marcin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+                <w:t xml:space="preserve">Yehan Wegrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Ponce-Mora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
+                <w:t xml:space="preserve">Djilali Behilil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.107627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2024.107627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689192v1</w:t>
+                <w:t xml:space="preserve">hal-04689127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Characterization of Alginates of Sargassum from the Archipelago of Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naika Marcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valendy Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Ponce-Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gimeno-Mallench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (8), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations11080226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674063v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on the Traditional Use of Medicinal Herbs in Haiti: A Study on Knowledge, Practices, and Efficacy Prevention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Cebrián-Torrejón</w:t>
+                <w:t xml:space="preserve">Investigation of PhoP Response Regulator inhibition to overcome resistance in Gram-negative clinical bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (17), pp.2383. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.107298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants13172383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2024.107298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689090v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
+                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Oger</w:t>
+                <w:t xml:space="preserve">Linda Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
+                <w:t xml:space="preserve">Magneric Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Courty</w:t>
+                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Rolland</w:t>
+                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200339v1</w:t>
+                <w:t xml:space="preserve">hal-04099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">β-cell–specific E2f1 deficiency impairs glucose homeostasis, β-cell identity, and insulin secretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Elsa Friano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (8), pp.1112-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db22-0604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100606v1</w:t>
+                <w:t xml:space="preserve">hal-04200339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme inhibitors for drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-023-03357-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview on the antibacterial properties of juglone, naphthazarin, plumbagin and lawsone derivatives and their metal complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.114690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2023.114690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419754v1</w:t>
+                <w:t xml:space="preserve">hal-04100606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical and Biological Study of Trophic Interaction between Pseudosphinx Tetrio L. Larvae and Allamanda Cathartica L.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial Activity and Untargeted Metabolomics Profiling of Acalypha arvensis Poepp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Marietou Lo</w:t>
+                <w:t xml:space="preserve">V. Thesnor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneric Monpierre</w:t>
+                <w:t xml:space="preserve">Ryland Giebelhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Vicentini Correia</w:t>
+                <w:t xml:space="preserve">A. Paulina de la Mata Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drochss Pettry Valencia</w:t>
+                <w:t xml:space="preserve">James Harynuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (23), pp.7882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12030520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099507v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds in Scentless Flowers of 14 Tillandsia Species Using HS-SPME/GC-MS</w:t>
               </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (9), pp.628. </w:t>
@@ -2264,77 +2264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transcription factor E2F1 controls the GLP-1 receptor pathway in pancreatic β cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2398,64 +2398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green methodologies for the synthesis of 2-aminothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2502,64 +2502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent contribution of medicinally active 2-aminothiophenes: a privileged scaffold for drug discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,77 +2606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyst-Free Site Selective Hydroxyalkylation of 5-Phenylthiophen-2-amine with α-Trifluoromethyl Ketones through Electrophilic Aromatic Substitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2736,51 +2736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave-assisted synthesis of new environmentally friendly biodegradable and antibacterial heterocycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,77 +2857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Flavones Responsible for the Antibacterial Activities of Tillandsia Bergeri Extracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and Identification of Volatile Organic Compounds Emitted by Fragrant Flowers of Three Tillandsia Species by HS-SPME/GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.594. </w:t>
@@ -3125,51 +3125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a HS-SPME/GC-MS Method for the Extraction and Identification of the Volatile Compounds Emitted by Flowers of Tillandsia xiphioides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame-Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,51 +3177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (19), pp.12691-12698. </w:t>
@@ -3259,103 +3259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structure Elucidation, Antibacterial Activities, and Synergistic Effects of Novel Juglone and Naphthazarin Derivatives Against Clinical Methicillin-Resistant Staphylococcus aureus Strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, </w:t>
@@ -3393,51 +3393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knowledge and Risk Perception about Antibiotic Resistance in Biology and Mathematics Young Students in Nîmes University in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3521,1061 +3521,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
+                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968387v1</w:t>
+                <w:t xml:space="preserve">hal-02400521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of histidine kinase inhibitors and their biological properties</w:t>
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination and biological evaluation of HLM006474 enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bourouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Szurmant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29, pp.380-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/med.21651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.12.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400521v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E2F1 inhibition mediates cell death of metastatic melanoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update. Part II: synthetic uses of ethynylglycine synthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rouaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianna Reginato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41419-018-0566-1⟩</w:t>
+              <w:t xml:space="preserve">Amino Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (10), pp.1307-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-018-2628-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02529927v1</w:t>
+                <w:t xml:space="preserve">hal-01859944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethynylglycine synthon, a useful precursor for the synthesis of biologically active compounds: an update. Part II: synthetic uses of ethynylglycine synthon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+                <w:t xml:space="preserve">E2F1 inhibition mediates cell death of metastatic melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Hamouda-Tekaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Abbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianna Reginato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joséphine Zangari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amino Acids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (10), pp.1307-1328. </w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (5), pp.527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-018-2628-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41419-018-0566-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859944v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02529927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Anticancer Activity and Computational SAR Analysis of Acylsulfonylpiperazines Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abrioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7 (9), pp.257-267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2161-0444.1000466⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662364v1</w:t>
+                <w:t xml:space="preserve">hal-01495029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Anticancer Activity and Computational SAR Analysis of Acylsulfonylpiperazines Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Sassine</w:t>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meffre</w:t>
+                <w:t xml:space="preserve">Caterina Fattorusso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
+              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (9), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2161-0444.1000466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544262v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical monitoring of ROS generation by anticancer agents: the case of chartreusin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of triazine residues in a shallow alluvial aquifer linked to groundwater residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Sassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Gal La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
+                <w:t xml:space="preserve">Mahmoud Khaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Cebrían-Torrejón</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcus Tullius Scotti</w:t>
+                <w:t xml:space="preserve">Patrick Verdoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ra08238j⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (8), pp.6878-6888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7224-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676806v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,4-disubstituted 1,2,3-triazole Derivatives Using Click Chemistry and their Src Kinase Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+                <w:t xml:space="preserve">Electrochemical monitoring of ROS generation by anticancer agents: the case of chartreusin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrían-Torrejón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemínoemí Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Abrioux</w:t>
+                <w:t xml:space="preserve">Nico Ueberschaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bénimèlis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcus Tullius Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Medicinal Chemistry, 13, pp.40-48. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (71), pp.45200 - 45210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1573406412666160404125718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ra08238j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495029v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a Novel Rhizobitoxine-Like Triazole-Containing Amino Acid</w:t>
               </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (19), pp.2685-2688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,51 +4955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, resolution, and determination of absolute configuration of protected α-ethynylphenylalanine enantiomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,64 +5102,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Reginato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (2), pp.271-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5187,741 +5187,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cis-5-Trifluoromethylproline from L-Glutamic Acid</w:t>
+                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+                <w:t xml:space="preserve">Vivian Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajesh Dave</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Cristol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0033-1340553⟩</w:t>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (42), pp.5101-5110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969187v1</w:t>
+                <w:t xml:space="preserve">hal-01274921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic intervention on lipid synthesis converging pathways abrogates prostate cancer growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivian Fritz</w:t>
+                <w:t xml:space="preserve">Synthesis of cis-5-Trifluoromethylproline from L-Glutamic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (42), pp.5101-5110. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2014 (25), pp.0569-0573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/onc.2012.523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0033-1340553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274921v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrogation of de novo lipogenesis by stearoyl-CoA desaturase 1 inhibition interferes with oncogenic signaling and blocks prostate cancer progression in mice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and investigation of inhibition effect of fluorinated sulfonamide derivatives on carbonic anhydrase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Rodier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+                <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Iborra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Romestand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Blancou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-09-1064⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45 (3), pp.1225-1229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmrech2009.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00544679v1</w:t>
+                <w:t xml:space="preserve">hal-00555960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convenient Synthesis of N-Functionalized Perfluoroalkanesulfonamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abrogation of de novo lipogenesis by stearoyl-CoA desaturase 1 inhibition interferes with oncogenic signaling and blocks prostate cancer progression in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Henriquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Iborra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426500903362535⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (6), pp.1740-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-09-1064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702833v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00544679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and investigation of inhibition effect of fluorinated sulfonamide derivatives on carbonic anhydrase</w:t>
+                <w:t xml:space="preserve">A Convenient Synthesis of N-Functionalized Perfluoroalkanesulfonamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 45 (3), pp.1225-1229. </w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (9), pp.1905 - 1914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmrech2009.11.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10426500903362535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555960v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New synthesis of alkane and polyfluoroalkanesulfonyl chlorides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Armion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (6), pp.355-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5968,64 +5968,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of symmetric and dissymetric bisperfluoroalkanesulfonylimides and evaluation of their inhibition on bovine carbonic anhydrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heteroatom Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 19 (5), pp.542 - 548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6474,51 +6474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier J.-X. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
@@ -6547,64 +6547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E2f1 contrôle la fonction et l’identité de la cellule beta pancréatique par un mécanisme dépendant des enzymes HDAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,51 +6672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of juglone and naphtazarin novel derivatives and their antibacterial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6875,51 +6875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international conference Antimicrobial and antibacterial Istanbul Turkey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey</w:t>
@@ -6942,558 +6942,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
+                <w:t xml:space="preserve">Séminaire invité : Conception, synthèses, évaluation de l’activité biologique et de la biodégradabilité de nouveaux agents anti-bactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l'ENSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998540v1</w:t>
+                <w:t xml:space="preserve">hal-01998552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire invité : Conception, synthèses, évaluation de l’activité biologique et de la biodégradabilité de nouveaux agents anti-bactériens</w:t>
+                <w:t xml:space="preserve">Rational design, synthesis and antimicrobial properties of thiophene derivatives that inhibit bacterial histidine kinases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'ENSIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998552v1</w:t>
+                <w:t xml:space="preserve">hal-01998540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002708v1</w:t>
+                <w:t xml:space="preserve">hal-02010135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 5-trifluoromethylproline from L-glutamic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Addendum to Abstracts presented at the 14th International Congress on Amino Acids, Peptides and Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2015, Wien, Austria. pp.615-636, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Vienna, Austria. pp.615-636</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00726-015-2160-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02010135v1</w:t>
+                <w:t xml:space="preserve">hal-02002708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogue of phenylalanine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Congress on Amino acids, peptides and proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Galvestion (Texas), United States. pp.611, </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7527,51 +7527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New developments in the synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7669,77 +7669,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vierling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7812,64 +7812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of acetylenic analogues of glutamate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine C. Acher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7920,64 +7920,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of highly fluorinated sulfonamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été européenne IBMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8142,103 +8142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Effects of Novel Naphthoquinone Derivatives Against Clinical Methicilin-Resistant Staphylococcus aureus Strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REncontres en Chimie Organique Biologique 18 (RECOB18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Aussois, France. </w:t>
@@ -8267,90 +8267,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluations of new families of histidine kinases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8392,103 +8392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trophic interactions between Pseudosphinx tetrio larvae and Allamanda cathartica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Marietou Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Doménech-Carbó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t>
@@ -8511,458 +8511,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boibessot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Albalat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011288v1</w:t>
+                <w:t xml:space="preserve">hal-01997587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Improved synthesis, resolution, absolute configuration determination of HLM006474 enantiomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyanou Rosales-Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Albalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
+              <w:t xml:space="preserve">XXII International conférence on Organic synthesis (22-ICOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998366v1</w:t>
+                <w:t xml:space="preserve">hal-02011288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of thiophene derivatives: Potential new inhibitors of histidine kinases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bénimélis</w:t>
+                <w:t xml:space="preserve">Design and synthesis of novel HLM 006474 derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benfodda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cebrian Cebrian-Torrejon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourguet Romane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciortino Giuseppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres en Chimie Organique Biologique (Recob 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aussois, France. </w:t>
+              <w:t xml:space="preserve">24th ISCB international conference-Frontier research in chemistry&amp;biology interface.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, JAIPUR, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997587v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Novel Triazole Amino Acids Analogues of Natural Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9026,51 +9026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,90 +9147,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of 1,4-disubstituted 1,2,3-triazole derivatives as Histidine Kinase inhibitor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lebeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hendrik Szurmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Harden Conference: Two Component Signalling in Bacteria: Integrating Approaches and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Warwickshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9281,77 +9281,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on Amino Acids, Peptides and Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9402,77 +9402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Zschiedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès international sur les microorganismes gram-positive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Montecatini, Italy</w:t>
@@ -9553,51 +9553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boibessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée de l’Institut de Recherche Pierre Fabre (IRPF) de chimie. Chambre de commerce et d’industrie de Castres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9635,77 +9635,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of ethynyl phenylalanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bénimèlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9743,64 +9743,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intermediary metabolism in prostate cancer : new targets for an old disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9851,64 +9851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrogation of de novo lipogenesis by SCD-1 inhibition interferes with oncogenic signaling, and blocks prostate cancer progression in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9959,64 +9959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrogation of de novo lipogenesis by SCD-1 inhibition interferes with oncogenic signaling, and blocks prostate cancer progression in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10067,64 +10067,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new highly fluorinated sulfonamides and their application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IBMM en l’honneur du Pr Curran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10162,64 +10162,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new highly fluorinated sulfonamides and their application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The first European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10257,64 +10257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sulfamides carbofluorés et carbohydrogénés inhibiteurs de l’anhydrase carbonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAJEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Balaruc les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10352,64 +10352,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de sulfamides carbofluorés et carbohydrogénés inhibiteurs de l’anhydrase carbonique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Chimie Grand Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Fajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2011/030312 A1. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10567,64 +10567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceutical compositions based on fluorinated sulphamides and sulphinimides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benfodda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Blancou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2006/067330 A1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10674,64 +10674,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A crosstalk between E2F1 and GLP-1 signaling pathways modulates insulin secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pasquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10792,64 +10792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic β-cell specific loss of E2f1 impairs insulin secretion and β-cell identity through the epigenetic repression of non β-cell programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bourouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11000,51 +11000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09D11AC9"/>
+    <w:nsid w:val="7BB879A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11231,51 +11231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-benfodda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11622309X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebed Fleurima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Urrutia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15090614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02529927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rouaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Hamouda-Tekaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cerezo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abbe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Zangari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0566-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Fattorusso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000466" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebr&#237;an-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237;noem&#237; Montoya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ueberschaar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tullius Scotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra08238j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iborra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-09-1064" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702833v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blancou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500903362535" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555960v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahmani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmrech2009.11.052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Armion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20452" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W1J6X5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977855v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fajas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/zohra-benfodda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7574-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11622309X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05278803v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahissan Innocent Adou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebed Fleurima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valendy Thesnor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Urrutia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo15090614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gonzalez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benfodda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#233;lis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Fontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvens Cheremond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebri&#225;n-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13172383" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Majdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Marietou Lo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13030417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535649v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herfurth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33183-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Pantel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689127v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehan Wegrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Behilil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2024.107627" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689192v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naika Marcin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duvauchelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ponce-Mora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gimeno-Mallench" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations11080226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674063v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2024.107298" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Matignon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Marietou Lo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magneric Monpierre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vicentini Correia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drochss Pettry Valencia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12030520" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Oger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bourouh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Elsa Friano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Courty" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Rolland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db22-0604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-023-03357-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2023.114690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thesnor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryland Giebelhaus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulina de la Mata Espinosa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harynuk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237882" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12070628" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pasquetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gromada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.111170" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01482-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798762v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2022.114502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27030925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805578v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyanou Rosales-Hurtado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Ogawa-Okada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naofumi Yamamoto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-022-01522-w" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03823329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c04195" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334373v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier J.-X. Fontaine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c00917" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446358v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.773981" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189692" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400521v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Szurmant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/med.21651" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebrian Cebrian-Torrejon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Albalat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.12.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Reginato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-018-2628-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02529927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rouaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Hamouda-Tekaya" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cerezo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Abbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Zangari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0566-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495029v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abrioux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1573406412666160404125718" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662364v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Henriquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Fattorusso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2161-0444.1000466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Sassine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Gal La Salle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaska" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Verdoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7224-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dom&#233;nech-Carb&#243;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cebr&#237;an-Torrej&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237;noem&#237; Montoya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Ueberschaar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Tullius Scotti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra08238j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boibessot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1588300" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2276-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543599v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Zschiedrich" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.6b00580" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002634v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Benfodda" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rolland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-1917-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676812v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-014-1902-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Fritz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Henriquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hure" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Cristol" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2012.523" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ortial" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Dave" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1340553" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555960v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guillen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Dahmani" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blancou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmrech2009.11.052" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00544679v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Rodier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iborra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-09-1064" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702833v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500903362535" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Armion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20559" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20452" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3W1J6X5B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702758v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blancou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2007.05.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJTMS9Z7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413408v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadrack Ugwu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile E. Duc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806502v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Moreno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977855v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400581v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998552v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010135v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-015-2160-5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993416v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-013-1540-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621161v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rolland" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine C. Acher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0955-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1977F1DK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010124v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vierling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-007-0578-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998499v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069757v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700525v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333120v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02893707v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011288v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourguet Romane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sciortino Giuseppe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Mar&#233;chal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011261v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998350v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Maria Perego" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fasebj.30.1_supplement.lb146" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998338v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998292v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998205v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998193v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998136v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Fajas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998177v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998127v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998109v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998119v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998091v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998479v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365604v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rabhi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365611v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>