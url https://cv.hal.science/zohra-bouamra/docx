--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -100,451 +100,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buyer Power Effect of Retail Mergers: An Empirical Model of Bargaining with Equilibrium of Fear</w:t>
+                <w:t xml:space="preserve">Evolution du marché français des légumineuses et déterminants de la consommation de 2009 à 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonnet</w:t>
+                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+                <w:t xml:space="preserve">Olivier De Mouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Molina</w:t>
+                <w:t xml:space="preserve">Valérie Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Pedrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1756-2171.12498⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.220-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375907v5</w:t>
+                <w:t xml:space="preserve">hal-04928253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du marché français des légumineuses et déterminants de la consommation de 2009 à 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : Recherches sur les industries agroalimentaires au département EcoSocio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Orozco</w:t>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Pedrini</w:t>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Spiteri</w:t>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1-2/2023 (1), 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928253v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : Recherches sur les industries agroalimentaires au département EcoSocio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Buyer Power Effect of Retail Mergers: An Empirical Model of Bargaining with Equilibrium of Fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Drogué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+                <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (2), pp.194-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-2171.12498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128619v1</w:t>
+                <w:t xml:space="preserve">hal-03375907v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the French pulses market and drivers of consumption from 2009 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Mouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,51 +591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National brands in hard discounters: market expansion and bargaining power effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -948,780 +948,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical methodology for the evaluation of collusive behaviour in vertically-related markets: an application to the &amp;quot;yogurt cartel&amp;quot; in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Viewpoint: Regulating meat consumption to improve health, the environment and animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irle.2019.105872⟩</w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952676v1</w:t>
+                <w:t xml:space="preserve">hal-02902662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Obfuscation and Retail Pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (4), pp.859-889. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11151-019-09744-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint: Regulating meat consumption to improve health, the environment and animal welfare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Empirical methodology for the evaluation of collusive behaviour in vertically-related markets: an application to the &amp;quot;yogurt cartel&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 97, </w:t>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2019.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902662v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption par les consommateurs de produits innovants : le cas des « yaourts » au soja</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôles des organisations de producteurs dans les filières animales : négociation, conseil, commercialisation et création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Réquillart</w:t>
+                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sirugue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.59-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02244974v1</w:t>
+                <w:t xml:space="preserve">hal-02482199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des organisations de producteurs dans les filières animales : négociation, conseil, commercialisation et création de valeur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+                <w:t xml:space="preserve">Adoption par les consommateurs de produits innovants : le cas des « yaourts » au soja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Sirugue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/cmbvjl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482199v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02244974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is in a Name? Information, Heterogeneity, and Quality in a Theory of Nested Names</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An environmental tax towards more sustainable food: empirical evidence of the consumption of animal products in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627795v1</w:t>
+                <w:t xml:space="preserve">hal-02626207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental tax towards more sustainable food: empirical evidence of the consumption of animal products in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What is in a Name? Information, Heterogeneity, and Quality in a Theory of Nested Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifenn Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.286-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.12.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02626207v1</w:t>
+                <w:t xml:space="preserve">hal-02627795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity and Bargaining Power</w:t>
               </w:r>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy James Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (3), pp.297-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,209 +1805,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production standards, competition and vertical relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Organic Label, Bargaining Power, and Profit-sharing in the French Fluid Milk Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianyu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/erae/jbv004⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (1), pp.113-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aav047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629902v1</w:t>
+                <w:t xml:space="preserve">hal-02637852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Label, Bargaining Power, and Profit-sharing in the French Fluid Milk Market</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Production standards, competition and vertical relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 98 (1), pp.113-133. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.79-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajae/aav047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbv004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637852v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Collective action in agriculture</w:t>
               </w:r>
@@ -2084,64 +2084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2179,77 +2179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractualisation et modes de coordination dans les filières animales - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,77 +2304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AOC fromagères : quelle perception des consommateurs, quels atouts pour les producteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,51 +2412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality labels and firm survival: some first empirical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is producing a private label counterproductive for a branded manufacturer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.212-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adoption of protected designation of origin label: evidence from the French Brie cheese industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,77 +2800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU dairy policy reforms: Luxembourg reform, WTO negotiations and the quota regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Jongeneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand for dairy products in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Soregaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,77 +3045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a gradual increase in milk quotas on the EU dairy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Jongeneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (4), pp.461-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,64 +3161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie laitière dans une Union européenne en pleine expansion : politiques et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,51 +3256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'efficacité et des gains d'échanges en présence de coûts de transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (1), pp.67-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3359,51 +3359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic efficiency of policy reform and partial market liberalization under transaction cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (3), pp.161-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,579 +3443,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP reform in the dairy sector : remove export subsidies and retain milk quota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'impact de l'accord de Luxembourg sur les marchés du lait et des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Hadj Ali Kein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669382v1</w:t>
+                <w:t xml:space="preserve">hal-02672290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'accord de Luxembourg sur les marchés du lait et des produits laitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">CAP reform in the dairy sector : remove export subsidies and retain milk quota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (2), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1746-692X.2004.tb00016.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672290v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la politique laitière européenne et nouvelles négociations de l'OMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Partial market liberalization and the efficiency of policy reform : the case of the European dairy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dartigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">J.P. Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 267, pp.29-41</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 84 (4), pp.1003-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670390v1</w:t>
+                <w:t xml:space="preserve">hal-02671452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU dairy policy reform and future WTO negotiations : a spatial equilibrium analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réforme de la politique laitière européenne et nouvelles négociations de l'OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.L. Cox</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">K. Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53 (2), pp.233-257</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682289v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial market liberalization and the efficiency of policy reform : the case of the European dairy sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">EU dairy policy reform and future WTO negotiations : a spatial equilibrium analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 84 (4), pp.1003-1020</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.233-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671452v1</w:t>
+                <w:t xml:space="preserve">hal-02682289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur le secteur laitier européen de scénarios de réforme de la politique laitière communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,64 +4040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of EU dairy policy reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (4), pp.409-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4122,64 +4122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique laitière pour l'Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,64 +4204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy reform in the European Union dairy sector : effects on markets and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (4), pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4286,64 +4286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure verticale de production et intervention publique. Application au cas des produits laitiers en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 243, pp.40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,51 +4537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375907v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928253v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Mouzon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pedrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art12-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Richards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-019-09744-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101847" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sirugue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cmbvjl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Richards" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechemache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechamache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Chaaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BFD277DFDCD0F3A6CF6EA3109C5E50F7233258/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00234.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZCRL7KQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Jongeneel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2009.00117.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKS23TQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Soregaroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2008.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QS7FVQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbn044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1A137B91BAFD84D966F831D2C1A7D0F1DDB7A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-006-0006-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCDSNKJV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-3378.2006.00241.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XSKXN8T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2004.tb00016.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1WR0LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadj Ali Kein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dartigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chavas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cox" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Mouzon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pedrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375907v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art12-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Richards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-019-09744-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sirugue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cmbvjl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Richards" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechemache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechamache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Chaaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BFD277DFDCD0F3A6CF6EA3109C5E50F7233258/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00234.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZCRL7KQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Jongeneel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2009.00117.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKS23TQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Soregaroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2008.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QS7FVQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbn044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1A137B91BAFD84D966F831D2C1A7D0F1DDB7A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-006-0006-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCDSNKJV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-3378.2006.00241.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XSKXN8T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadj Ali Kein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2004.tb00016.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1WR0LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chavas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cox" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dartigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>