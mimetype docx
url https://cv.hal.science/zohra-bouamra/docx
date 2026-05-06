--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -100,451 +100,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du marché français des légumineuses et déterminants de la consommation de 2009 à 2019</w:t>
+                <w:t xml:space="preserve">The Buyer Power Effect of Retail Mergers: An Empirical Model of Bargaining with Equilibrium of Fear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier De Mouzon</w:t>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Orozco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Spiteri</w:t>
+                <w:t xml:space="preserve">Hugo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art18⟩</w:t>
+              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (2), pp.194-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-2171.12498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928253v1</w:t>
+                <w:t xml:space="preserve">hal-03375907v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au numéro spécial INRAE Sciences Sociales : Recherches sur les industries agroalimentaires au département EcoSocio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Drogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1-2/2023 (1), 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Buyer Power Effect of Retail Mergers: An Empirical Model of Bargaining with Equilibrium of Fear</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du marché français des légumineuses et déterminants de la consommation de 2009 à 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier De Mouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+                <w:t xml:space="preserve">Lola Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Molina</w:t>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAND Journal of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (2), pp.194-215. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99, pp.220-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1756-2171.12498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol99-art18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375907v5</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the French pulses market and drivers of consumption from 2009 to 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra - Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Mouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Pedrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 99, pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,51 +591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National brands in hard discounters: market expansion and bargaining power effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -948,780 +948,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint: Regulating meat consumption to improve health, the environment and animal welfare</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Empirical methodology for the evaluation of collusive behaviour in vertically-related markets: an application to the &amp;quot;yogurt cartel&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101847⟩</w:t>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2019.105872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902662v1</w:t>
+                <w:t xml:space="preserve">hal-02952676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic Obfuscation and Retail Pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Industrial Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (4), pp.859-889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11151-019-09744-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical methodology for the evaluation of collusive behaviour in vertically-related markets: an application to the &amp;quot;yogurt cartel&amp;quot; in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Viewpoint: Regulating meat consumption to improve health, the environment and animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Treich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61, </w:t>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irle.2019.105872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2020.101847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952676v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des organisations de producteurs dans les filières animales : négociation, conseil, commercialisation et création de valeur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption par les consommateurs de produits innovants : le cas des « yaourts » au soja</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+                <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis Sirugue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74, pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/cmbvjl⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482199v1</w:t>
+                <w:t xml:space="preserve">hal-02244974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption par les consommateurs de produits innovants : le cas des « yaourts » au soja</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+                <w:t xml:space="preserve">Rôles des organisations de producteurs dans les filières animales : négociation, conseil, commercialisation et création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Réquillart</w:t>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sirugue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.59-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02244974v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental tax towards more sustainable food: empirical evidence of the consumption of animal products in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What is in a Name? Information, Heterogeneity, and Quality in a Theory of Nested Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifenn Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100 (1), pp.286-310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626207v1</w:t>
+                <w:t xml:space="preserve">hal-02627795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is in a Name? Information, Heterogeneity, and Quality in a Theory of Nested Names</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An environmental tax towards more sustainable food: empirical evidence of the consumption of animal products in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2017.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627795v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity and Bargaining Power</w:t>
               </w:r>
@@ -1733,51 +1733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy James Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 45 (3), pp.297-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1805,464 +1805,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Label, Bargaining Power, and Profit-sharing in the French Fluid Milk Market</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Production standards, competition and vertical relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aav047⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (1), pp.79-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbv004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637852v1</w:t>
+                <w:t xml:space="preserve">hal-02629902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production standards, competition and vertical relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Organic Label, Bargaining Power, and Profit-sharing in the French Fluid Milk Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianyu Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (1), pp.79-111. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98 (1), pp.113-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbv004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aav047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629902v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Collective action in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouamra Mechemache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonino Zago</w:t>
+                <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 345, pp.7-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640545v1</w:t>
+                <w:t xml:space="preserve">hal-01123364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats et modes de coordination en agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Ridier</w:t>
+                <w:t xml:space="preserve">Introduction: Collective action in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Zago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (5), pp.707-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbv027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123364v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contractualisation et modes de coordination dans les filières animales - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2304,77 +2304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les AOC fromagères : quelle perception des consommateurs, quels atouts pour les producteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Orozco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2412,51 +2412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality labels and firm survival: some first empirical evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is producing a private label counterproductive for a branded manufacturer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (2), pp.212-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adoption of protected designation of origin label: evidence from the French Brie cheese industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2800,77 +2800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EU dairy policy reforms: Luxembourg reform, WTO negotiations and the quota regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Jongeneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroChoices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.13-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand for dairy products in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Soregaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,77 +3045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a gradual increase in milk quotas on the EU dairy sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Jongeneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (4), pp.461-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,64 +3161,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie laitière dans une Union européenne en pleine expansion : politiques et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,51 +3256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure d'efficacité et des gains d'échanges en présence de coûts de transaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Productivity Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (1), pp.67-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3359,51 +3359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic efficiency of policy reform and partial market liberalization under transaction cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58 (3), pp.161-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3443,579 +3443,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'accord de Luxembourg sur les marchés du lait et des produits laitiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CAP reform in the dairy sector : remove export subsidies and retain milk quota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (2), pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1746-692X.2004.tb00016.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672290v1</w:t>
+                <w:t xml:space="preserve">hal-02669382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAP reform in the dairy sector : remove export subsidies and retain milk quota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'impact de l'accord de Luxembourg sur les marchés du lait et des produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héla Hadj Ali Kein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'Observatoire des IAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.22-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1746-692X.2004.tb00016.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02669382v1</w:t>
+                <w:t xml:space="preserve">hal-02672290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial market liberalization and the efficiency of policy reform : the case of the European dairy sector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réforme de la politique laitière européenne et nouvelles négociations de l'OMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Chavas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">K. Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 84 (4), pp.1003-1020</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 267, pp.29-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671452v1</w:t>
+                <w:t xml:space="preserve">hal-02670390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la politique laitière européenne et nouvelles négociations de l'OMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">EU dairy policy reform and future WTO negotiations : a spatial equilibrium analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dartigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">T.L. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 267, pp.29-41</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (2), pp.233-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670390v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU dairy policy reform and future WTO negotiations : a spatial equilibrium analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Partial market liberalization and the efficiency of policy reform : the case of the European dairy sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.L. Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 53 (2), pp.233-257</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 84 (4), pp.1003-1020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682289v1</w:t>
+                <w:t xml:space="preserve">hal-02671452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts sur le secteur laitier européen de scénarios de réforme de la politique laitière communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1-2/01, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4040,64 +4040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of EU dairy policy reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 27 (4), pp.409-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4122,64 +4122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle politique laitière pour l'Europe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4204,64 +4204,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy reform in the European Union dairy sector : effects on markets and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Agricultural Economics / Revue canadienne d'agroeconomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 47 (4), pp.105-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4286,64 +4286,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure verticale de production et intervention publique. Application au cas des produits laitiers en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 243, pp.40-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4537,51 +4537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Mouzon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pedrini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375907v5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art12-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101847" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Richards" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-019-09744-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sirugue" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cmbvjl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.032" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Richards" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640545v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechemache" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zago" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechamache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Chaaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BFD277DFDCD0F3A6CF6EA3109C5E50F7233258/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00234.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZCRL7KQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Jongeneel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2009.00117.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKS23TQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Soregaroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2008.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QS7FVQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbn044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1A137B91BAFD84D966F831D2C1A7D0F1DDB7A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-006-0006-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCDSNKJV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-3378.2006.00241.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XSKXN8T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadj Ali Kein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2004.tb00016.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1WR0LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chavas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cox" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dartigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682289v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375907v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Molina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-2171.12498" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05128619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928253v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra - Mechemache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Mouzon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Orozco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Pedrini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art18" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol99-art12-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728193v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Klein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbac004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.105872" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Richards" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11151-019-09744-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02902662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Treich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2020.101847" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sirugue" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/cmbvjl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Corre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2017.12.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy James Richards" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbx032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629902v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637852v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aav047" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640545v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechemache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Zago" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbv027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209048v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636293v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646238v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbr006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra Mechamache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Chaaban" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1306" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4BFD277DFDCD0F3A6CF6EA3109C5E50F7233258/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660987v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1477-9552.2009.00234.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TZCRL7KQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Jongeneel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2009.00117.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VKS23TQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Soregaroli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tr&#233;visiol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2008.05.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QS7FVQZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbn044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1A137B91BAFD84D966F831D2C1A7D0F1DDB7A35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657076v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Chavas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11123-006-0006-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BCDSNKJV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0307-3378.2006.00241.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XSKXN8T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1746-692X.2004.tb00016.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK1WR0LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadj Ali Kein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670390v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dartigues" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682289v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chavas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Cox" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685549v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688333v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>