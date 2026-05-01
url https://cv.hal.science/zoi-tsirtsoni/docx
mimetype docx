--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -502,152 +502,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic cooking dishes in the prehistoric Aegean: an exploration of their variability and uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Dimoula</w:t>
+                <w:t xml:space="preserve">Dikili Tash (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hesperia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025978v1</w:t>
+                <w:t xml:space="preserve">halshs-03919037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion cuisine in the shadow of Mount Olympus: an integrated study of Middle and Late Bronze Age cooking pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Koulidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -701,191 +740,152 @@
               <w:t xml:space="preserve"> Journal of Greek Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.37-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/jga.v7i.1710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03886292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikili Tash (2021)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Ceramic cooking dishes in the prehistoric Aegean: an exploration of their variability and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hesperia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (1), pp.1-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919037v1</w:t>
+                <w:t xml:space="preserve">hal-03025978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of Metal Use in Greek Eastern Macedonia During the Neolithic Period (Late 6th–5th Millennia BC)</w:t>
               </w:r>
@@ -1427,403 +1427,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric cereal foods of southeastern Europe: An archaeobotanical exploration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024960v1</w:t>
+                <w:t xml:space="preserve">hal-03025925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Experimental investigation of ceramic technology and plant food cooking in Neolithic northern Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stagkidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ntinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.269-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20548923.2020.1762370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025925v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of ceramic technology and plant food cooking in Neolithic northern Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+                <w:t xml:space="preserve">Prehistoric cereal foods of southeastern Europe: An archaeobotanical exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
+                <w:t xml:space="preserve">Andreas Heiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Stagkidis</w:t>
+                <w:t xml:space="preserve">Ivanka Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ntinou</w:t>
+                <w:t xml:space="preserve">Chryssa Petridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (2), pp.269-286. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.97-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20548923.2020.1762370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024991v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle phase d’occupation à Dikili Tash: le Néolithique/Chalcolithique Final (fin du 5e–début du 4e millénaire av. J.-C.),</w:t>
               </w:r>
@@ -2179,269 +2179,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Middle Holocene rapid environmental changes and human adaptation in Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sáez José Antonio López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (2), pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090200v1</w:t>
+                <w:t xml:space="preserve">hal-01358233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Holocene rapid environmental changes and human adaptation in Greece</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Drezen</w:t>
+                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.247-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yqres.2016.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01358233v1</w:t>
+                <w:t xml:space="preserve">hal-03090200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et comportements sociaux dans le passé : quelles corrélations ?</w:t>
               </w:r>
@@ -2620,252 +2620,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikili Tash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.189-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02498308v1</w:t>
+                <w:t xml:space="preserve">hal-03090225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dikili Tash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (2), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2014.8043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090225v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02498308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 14C evidence for the Late Neolithic-Early Bronze Age transition in Southeast Europe</w:t>
               </w:r>
@@ -3093,51 +3093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lowest levels at Dikili Tash, northern Greece: a missing link in the Early Neolithic of Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Archaiologiko ergo stī Makedonia kai Thrakī</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.521-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3675,243 +3675,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02498312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le début d’occupation sur le site préhistorique de Dikili Tash : nouvelles données sur le Néolithique Ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166, pp.42-50</w:t>
+              <w:t xml:space="preserve">To Archaiologiko ergo stī Makedonia kai Thrakī</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25, pp.475-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090234v1</w:t>
+                <w:t xml:space="preserve">hal-03090394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le début d’occupation sur le site préhistorique de Dikili Tash : nouvelles données sur le Néolithique Ancien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">To Archaiologiko ergo stī Makedonia kai Thrakī</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25, pp.475-482</w:t>
+              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166, pp.42-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090394v1</w:t>
+                <w:t xml:space="preserve">hal-03090234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikili Tash</w:t>
               </w:r>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Archaiologiko ergo stī Makedonia kai Thrakī</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.453-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4856,64 +4856,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Kilikoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5416,248 +5416,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikili Tash: analyse du contenu d'un récipient néolithique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+                <w:t xml:space="preserve">La production des poteries néolithiques à décor peint &amp;quot;noir sur rouge&amp;quot; en Grèce du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Treuil</w:t>
+                <w:t xml:space="preserve">D. Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Youni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125 (2), pp.590-591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2001.7158⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 125, pp.630-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556199v1</w:t>
+                <w:t xml:space="preserve">hal-00292298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des poteries néolithiques à décor peint &amp;quot;noir sur rouge&amp;quot; en Grèce du Nord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Malamidou</w:t>
+                <w:t xml:space="preserve">Dikili Tash: analyse du contenu d'un récipient néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Youni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125, pp.630-632. </w:t>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.590-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.2001.7161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292298v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poteries du début du Néolithique Récent en Macédoine, I. Les types de récipients</w:t>
               </w:r>
@@ -5967,286 +5967,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-sites sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Papayianni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18th World Congress of the UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP (Union Internationale des Sciences Préhistoriques et Protohistoriques, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278152v1</w:t>
+                <w:t xml:space="preserve">hal-03946040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-sites sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Papayianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Congress of the UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP (Union Internationale des Sciences Préhistoriques et Protohistoriques, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946040v1</w:t>
+                <w:t xml:space="preserve">hal-02278152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Papayianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Materiaux Anciens et Patrimoniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6467,51 +6467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krassimir Leshtakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6978,51 +6978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malamidou Dimitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7215,51 +7215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkans 4000. À la recherche du «millénaire perdu» : le peuplement en Grèce du Nord et dans les Balkans au IVe millénaire av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Ghilardi; Mélanie Pateau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paléoenvironnements et sociétés humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Agence Nationale de la Recherche, pp.88, 2023, Cahiers thématiques ANR</w:t>
@@ -7282,1284 +7282,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Μαγειρικά αγγεία της Εποχής Χαλκού από το Αρχοντικό Γιαννιτσών και το Αγγελοχώρι Ημαθίας. Τεχνολογικά χαρακτηριστικά και ίχνη χρήσης</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cooking in progress: Evolution and diversity of cooking pottery in prehistoric Northern Greece and Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelia Voulgari</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Nikos Merousis; Marianna Nikolaidou; Evangelia Stefani. </w:t>
+                <w:t xml:space="preserve">Alexander Chohadzhiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soultana Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Μυρρίνη: Μελέτες Αιγαιακής Προϊστορίας. Τιμητικός τόμος για την Αικατερίνη Παπαευθυμίου-Παπανθίμου</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-137, 2022, 978-960-9621-46-5</w:t>
+              <w:t xml:space="preserve">Cooking with plants in Ancient Europe and beyond: interdisciplinary approaches to the archaeology of plant foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.341-386, 2022, 9789464270341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320934v1</w:t>
+                <w:t xml:space="preserve">halshs-03920013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooking in progress: Evolution and diversity of cooking pottery in prehistoric Northern Greece and Bulgaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Μαγειρικά αγγεία της Εποχής Χαλκού από το Αρχοντικό Γιαννιτσών και το Αγγελοχώρι Ημαθίας. Τεχνολογικά χαρακτηριστικά και ίχνη χρήσης</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Voulgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Chohadzhiev</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Soultana Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
+                <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikos Merousis; Marianna Nikolaidou; Evangelia Stefani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with plants in Ancient Europe and beyond: interdisciplinary approaches to the archaeology of plant foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.341-386, 2022, 9789464270341</w:t>
+              <w:t xml:space="preserve">Μυρρίνη: Μελέτες Αιγαιακής Προϊστορίας. Τιμητικός τόμος για την Αικατερίνη Παπαευθυμίου-Παπανθίμου</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-137, 2022, 978-960-9621-46-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03920013v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Le secteur 6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Les secteurs III et IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Faugères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.225-445, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.99-105, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019315v1</w:t>
+                <w:t xml:space="preserve">hal-03019562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. Une nouvelle histoire de Dikili Tash</w:t>
+                <w:t xml:space="preserve">Chapitre 1. Les méthodes et les outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.611-622, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.7-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019389v1</w:t>
+                <w:t xml:space="preserve">hal-03019207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raiko Krauss</w:t>
+                <w:t xml:space="preserve">Chapitre 8. Les carottages et les investigations paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.495-559, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090130v1</w:t>
+                <w:t xml:space="preserve">hal-03019619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
+                <w:t xml:space="preserve">Chapitre 3. Le secteur 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.49-97, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019694v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Les méthodes et les outils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Treuil</w:t>
+                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raiko Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Pernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universität Tübingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-178, 2020, 978-3-947251-28-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15496/publikation-51192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019207v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Les carottages et les investigations paléoenvironnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Glais</w:t>
+                <w:t xml:space="preserve">Chapitre 6. Le secteur 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Prévost-Dermarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.495-559, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.225-445, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019619v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. Le secteur 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusions. Une nouvelle histoire de Dikili Tash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.49-97, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.611-622, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019516v1</w:t>
+                <w:t xml:space="preserve">hal-03019389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Les secteurs III et IV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Faugères</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.99-105, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019562v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Le secteur I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8601,637 +8601,637 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Treuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Zoï Tsirtsoni; Catherine Kuzucuoglu; Philippe Nondédéo; Olivier Weller. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.1-8, 2020, Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France)</w:t>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.1-5, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02559949v1</w:t>
+                <w:t xml:space="preserve">hal-03019137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoï Tsirtsoni; Catherine Kuzucuoglu; Philippe Nondédéo; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.1-5, 2020</w:t>
+              <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 4, Session II-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2020, Proceedings of the XVIII UISPP World Congress (4-9 June 2018, Paris, France)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019137v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02559949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of the Neolithic and the transition to the Early Bronze Age in Attica (mid 5th – late 4th millennium BC): present state and research perspectives</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Le secteur 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Papadimitriou Nikolas; Wright James; Fachard Sylvian; Polychronakou-Sgouritsa Naya; Andrikou Eleni. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Lychounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Zachariadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens and Attica in Prehistory. Proceedings of the International Conference, Athens, 27-31 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.175-184, 2020</w:t>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.447-494, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090160v1</w:t>
+                <w:t xml:space="preserve">hal-03019370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Le secteur V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Prévost-Dermarkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.107-224, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Le secteur 7</w:t>
+                <w:t xml:space="preserve">The end of the Neolithic and the transition to the Early Bronze Age in Attica (mid 5th – late 4th millennium BC): present state and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Papadimitriou Nikolas; Wright James; Fachard Sylvian; Polychronakou-Sgouritsa Naya; Andrikou Eleni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.447-494, 2020</w:t>
+              <w:t xml:space="preserve">Athens and Attica in Prehistory. Proceedings of the International Conference, Athens, 27-31 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.175-184, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019370v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of Neolithic settlement pattern and plant exploitation at Dikili Tash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9364,51 +9364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soren Dietz; Fanis Mavridis; Zarko Tankosic; Turan Takaoglu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communities in transition: the circum-Aegean area in the 5th and 4th millennia BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, pp.197-210, 2018</w:t>
@@ -9431,264 +9431,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Earliest Neolithic Settlements in the Southeastern Balkans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Going West? The dissemination of Neolithic innovations between the Bosporus and the Carpathians. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Reingruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Reingruber Agathe; Tsirtsoni Zoï; Nedelcheva Petranka. </w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petranka Nedelcheva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agathe Reingruber; Zoï Tsirtsoni; Petranka Nedelcheva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Going West? The Dissemination of Neolithic Innovations between the Bosporus and the Carpathians, Proceedings of the EAA Conference, Istanbul, 11 September 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Going West? The dissemination of Neolithic innovations between the Bosporus and the Carpathians</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Routledge, 2017, Themes in Contemporary Archaeology, 9781315230603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315230603-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639696v1</w:t>
+                <w:t xml:space="preserve">hal-02639628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going West? The dissemination of Neolithic innovations between the Bosporus and the Carpathians. Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Reingruber</w:t>
+                <w:t xml:space="preserve">Identifying the Earliest Neolithic Settlements in the Southeastern Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Agathe Reingruber; Zoï Tsirtsoni; Petranka Nedelcheva. </w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reingruber Agathe; Tsirtsoni Zoï; Nedelcheva Petranka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Going West? The dissemination of Neolithic innovations between the Bosporus and the Carpathians</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Going West? The Dissemination of Neolithic Innovations between the Bosporus and the Carpathians, Proceedings of the EAA Conference, Istanbul, 11 September 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Routledge, p. 43-55, 2017, Themes in Contemporary Archaeology, 978-1-138-71483-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781315230603-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639628v1</w:t>
+                <w:t xml:space="preserve">hal-02639696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's stop speaking &amp;quot;cultures&amp;quot;!</w:t>
               </w:r>
@@ -9754,385 +9754,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caesurae in the Bronze Age chronology of Eastern Bulgaria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 24. Concluding remarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vassil Nikolov; Wolfram Schier. </w:t>
+              <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Schwarzmeerraum vom Neolithikum bis in die Früheisenzeit (6000–600 v. Chr.). Kulturelle Interferenzen in der Zirkumpontischen Zone und Kontakte mit ihren Nachbargebieten</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.453-464, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090266v1</w:t>
+                <w:t xml:space="preserve">hal-02556179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 24. Concluding remarks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Balkans 4000”: the radiocarbon dates from archaeological contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.453-464, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, MOM Éditions, pp.41-65, 2016, Travaux de la Maison de l’Orient 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556179v1</w:t>
+                <w:t xml:space="preserve">hal-02556064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Balkans 4000”: the radiocarbon dates from archaeological contexts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chronological framework in Greece and Bulgaria between the late 6th and the early 3rd millennium BC and the “Balkans 4000” Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, MOM Éditions, pp.41-65, 2016, Travaux de la Maison de l’Orient 69, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Maison de l'Orient et de la Méditerranée; MOM Éditions, pp.13-39, 2016, Travaux de la Maison de l'Orient et de la Méditerranée 69, 9782356681881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.504⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556064v1</w:t>
+                <w:t xml:space="preserve">hal-02556032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronological framework in Greece and Bulgaria between the late 6th and the early 3rd millennium BC and the “Balkans 4000” Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caesurae in the Bronze Age chronology of Eastern Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krassimir Leshtakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Zoï Tsirtsoni. </w:t>
+              <w:t xml:space="preserve">Vassil Nikolov; Wolfram Schier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Human Face of Radiocarbon. Reassessing chronology in Prehistoric Greece and Bulgaria, 5000-3000 cal BC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Der Schwarzmeerraum vom Neolithikum bis in die Früheisenzeit (6000–600 v. Chr.). Kulturelle Interferenzen in der Zirkumpontischen Zone und Kontakte mit ihren Nachbargebieten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Leidorf, pp.477-491, 2016, Prähistorische Archäologie in Südosteuropa 30, 978-3-89646-684-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556032v1</w:t>
+                <w:t xml:space="preserve">hal-03090266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The end of the Balkan Chalcolithic: a viewpoint from the South</w:t>
               </w:r>
@@ -10355,51 +10355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11. Beyond determinism: A local approach to nature/society interactions in the Southern Balkans at the transition from the Neolithic to the Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10605,51 +10605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XI. Dépasser le déterminisme: pour une approche locale des interactions Nature/société dans le sud des Balkans à la transition du Néolithique à l’Âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11673,51 +11673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dimoula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886292v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Koulidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Standall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v7i.1710" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919037v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7094" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Vaxevanopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.49.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Leshtakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Ilieva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024960v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heiss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Hristova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025925v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Yiouni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stagkidis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1762370" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukouli-Chrysanthaki Chaido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090234v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7887" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02633939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kilikoglou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Grimanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsolakidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00303.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9780R36R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2004.1248" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.t01-1-00055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BF619C3C9CF71BBDF8FBE9800C7A1569E8CAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yiouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7291" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Treuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Youni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.7253" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Petrova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Papadimitriou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamidou Dimitra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipress.bg/humanitarni-i-sotsialni-nauki/istoriya-i-arheologiya/saus-suppl-viii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Valla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitria Malamidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chrysanthaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Voulgari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Stefani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chohadzhiev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019315v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;vost-Dermarkar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019389v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019207v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019516v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faug&#232;res" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={F0E8488B-9E8F-404D-8EA8-F078DCADD26F}" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019137v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019251v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lychounas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Zachariadis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02859953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SarrisCommunities" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvw049k3.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639696v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Reingruber" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petranka Nedelcheva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315230603-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315673875" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090266v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556179v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.551" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556032v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.503" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourguignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.525" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austriaca.at/7761-6inhalt?frames=yes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02870306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Karatasios" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/archaeometric-and-archaeological-approaches-to-ceramics.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Commenge-Pellerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03886914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dimoula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Koulidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Standall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v7i.1710" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Vaxevanopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.49.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Leshtakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Ilieva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Yiouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stagkidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1762370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Hristova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.11.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukouli-Chrysanthaki Chaido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7887" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02633939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kilikoglou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Grimanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsolakidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00303.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9780R36R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2004.1248" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.t01-1-00055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BF619C3C9CF71BBDF8FBE9800C7A1569E8CAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yiouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7291" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Youni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Treuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.7253" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Petrova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Papadimitriou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamidou Dimitra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipress.bg/humanitarni-i-sotsialni-nauki/istoriya-i-arheologiya/saus-suppl-viii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Valla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitria Malamidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chrysanthaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chohadzhiev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Voulgari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Stefani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faug&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019315v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;vost-Dermarkar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={F0E8488B-9E8F-404D-8EA8-F078DCADD26F}" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lychounas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Zachariadis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02859953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SarrisCommunities" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvw049k3.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Reingruber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petranka Nedelcheva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315230603-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315673875" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.551" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.503" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourguignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.525" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austriaca.at/7761-6inhalt?frames=yes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02870306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Karatasios" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/archaeometric-and-archaeological-approaches-to-ceramics.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Commenge-Pellerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03886914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>