--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -502,390 +502,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikili Tash (2021)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+                <w:t xml:space="preserve">Ceramic cooking dishes in the prehistoric Aegean: an exploration of their variability and uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hesperia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (1), pp.1-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03919037v1</w:t>
+                <w:t xml:space="preserve">hal-03025978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion cuisine in the shadow of Mount Olympus: an integrated study of Middle and Late Bronze Age cooking pots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophia Koulidou</w:t>
+                <w:t xml:space="preserve">Dikili Tash (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oliver Craig</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bacoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Greek Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32028/jga.v7i.1710⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03886292v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03919037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic cooking dishes in the prehistoric Aegean: an exploration of their variability and uses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Fusion cuisine in the shadow of Mount Olympus: an integrated study of Middle and Late Bronze Age cooking pots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Koulidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Standall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hesperia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of Greek Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.37-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/jga.v7i.1710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025978v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03886292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Emergence of Metal Use in Greek Eastern Macedonia During the Neolithic Period (Late 6th–5th Millennia BC)</w:t>
               </w:r>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of ceramic technology and plant food cooking in Neolithic northern Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prehistoric cereal foods of southeastern Europe: An archaeobotanical exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2620,252 +2620,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dikili Tash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138 (2), pp.601-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2014.8043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090225v1</w:t>
+                <w:t xml:space="preserve">halshs-02498308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikili Tash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Προϊστορικός οικισμός ‘Ντικιλί Τας’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Πρακτικά τῆς ἐν Ἀθήναις Ἀρχαιολογικῆς Ἑταιρείας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 169, pp.189-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.2014.8043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02498308v1</w:t>
+                <w:t xml:space="preserve">hal-03090225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 14C evidence for the Late Neolithic-Early Bronze Age transition in Southeast Europe</w:t>
               </w:r>
@@ -3495,51 +3495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Archaiologiko ergo stī Makedonia kai Thrakī</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.521-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4174,51 +4174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">To Archaiologiko ergo stī Makedonia kai Thrakī</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.453-462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5416,248 +5416,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production des poteries néolithiques à décor peint &amp;quot;noir sur rouge&amp;quot; en Grèce du Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Dikili Tash: analyse du contenu d'un récipient néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Malamidou</w:t>
+                <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Youni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125, pp.630-632. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bch.2001.7161⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 125 (2), pp.590-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292298v1</w:t>
+                <w:t xml:space="preserve">hal-02556199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikili Tash: analyse du contenu d'un récipient néolithique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+                <w:t xml:space="preserve">La production des poteries néolithiques à décor peint &amp;quot;noir sur rouge&amp;quot; en Grèce du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Treuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+                <w:t xml:space="preserve">P. Youni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 125 (2), pp.590-591. </w:t>
+              <w:t xml:space="preserve">, 2001, 125, pp.630-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bch.2001.7158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bch.2001.7161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556199v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les poteries du début du Néolithique Récent en Macédoine, I. Les types de récipients</w:t>
               </w:r>
@@ -5967,286 +5967,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-sites sequences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Papayianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Weller</w:t>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Congress of the UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UISPP (Union Internationale des Sciences Préhistoriques et Protohistoriques, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946040v1</w:t>
+                <w:t xml:space="preserve">hal-02278152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synanthropes : the taphonomic history of synanthropic small mammals from Greek archaeological sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-sites sequences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Papayianni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+                <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+                <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du DIM Matériaux anciens et patrimoniaux : Développements méthodologiques en taphonomie, Museum National d'Histoire Naturelle.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">18th World Congress of the UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UISPP (Union Internationale des Sciences Préhistoriques et Protohistoriques, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278152v1</w:t>
+                <w:t xml:space="preserve">hal-03946040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synanthropes : Histoire de la synanthropisation des petits mammifères de la préhistoire de Grèce.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Papayianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cucchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Jeunes Chercheurs du DIM Materiaux Anciens et Patrimoniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7282,1284 +7282,1284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooking in progress: Evolution and diversity of cooking pottery in prehistoric Northern Greece and Bulgaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Μαγειρικά αγγεία της Εποχής Χαλκού από το Αρχοντικό Γιαννιτσών και το Αγγελοχώρι Ημαθίας. Τεχνολογικά χαρακτηριστικά και ίχνη χρήσης</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Chohadzhiev</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Soultana Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
+                <w:t xml:space="preserve">Evangelia Voulgari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nikos Merousis; Marianna Nikolaidou; Evangelia Stefani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cooking with plants in Ancient Europe and beyond: interdisciplinary approaches to the archaeology of plant foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sidestone Press, pp.341-386, 2022, 9789464270341</w:t>
+              <w:t xml:space="preserve">Μυρρίνη: Μελέτες Αιγαιακής Προϊστορίας. Τιμητικός τόμος για την Αικατερίνη Παπαευθυμίου-Παπανθίμου</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-137, 2022, 978-960-9621-46-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03920013v1</w:t>
+                <w:t xml:space="preserve">hal-04320934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Μαγειρικά αγγεία της Εποχής Χαλκού από το Αρχοντικό Γιαννιτσών και το Αγγελοχώρι Ημαθίας. Τεχνολογικά χαρακτηριστικά και ίχνη χρήσης</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Cooking in progress: Evolution and diversity of cooking pottery in prehistoric Northern Greece and Bulgaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Dimoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evangelia Stefani</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Yiouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Nikos Merousis; Marianna Nikolaidou; Evangelia Stefani. </w:t>
+                <w:t xml:space="preserve">Alexander Chohadzhiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Soultana Maria Valamoti; Anastasia Dimoula; Maria Ntinou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Μυρρίνη: Μελέτες Αιγαιακής Προϊστορίας. Τιμητικός τόμος για την Αικατερίνη Παπαευθυμίου-Παπανθίμου</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-137, 2022, 978-960-9621-46-5</w:t>
+              <w:t xml:space="preserve">Cooking with plants in Ancient Europe and beyond: interdisciplinary approaches to the archaeology of plant foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sidestone Press, pp.341-386, 2022, 9789464270341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320934v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03920013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 4. Les secteurs III et IV</w:t>
+                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Faugères</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Darcque</w:t>
+                <w:t xml:space="preserve">Raiko Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Pernicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universität Tübingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-178, 2020, 978-3-947251-28-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15496/publikation-51192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019562v1</w:t>
+                <w:t xml:space="preserve">hal-03090130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 1. Les méthodes et les outils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 6. Le secteur 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Prévost-Dermarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.7-34, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.225-445, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019207v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8. Les carottages et les investigations paléoenvironnementales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Glais</w:t>
+                <w:t xml:space="preserve">Conclusions. Une nouvelle histoire de Dikili Tash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.495-559, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.611-622, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019619v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. Le secteur 2</w:t>
+                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.49-97, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019516v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute Chronology of the Excavated Features at Akladi Cheiri and the Beginning of Copper Metallurgy in the Eastern Balkans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raiko Krauss</w:t>
+                <w:t xml:space="preserve">Chapitre 4. Les secteurs III et IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Faugères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Raiko Krauß; Ernst Pernicka; René Kunze; Kalin Dimitrov; Petar Leshtakov. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prehistoric Mining and Metallurgy at the Southeast Bulgarian Black Sea Coast</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.99-105, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090130v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 6. Le secteur 6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 1. Les méthodes et les outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Darcque</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Prévost-Dermarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.225-445, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.7-34, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019315v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusions. Une nouvelle histoire de Dikili Tash</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Treuil</w:t>
+                <w:t xml:space="preserve">Chapitre 8. Les carottages et les investigations paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.611-622, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.495-559, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019389v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 9. Les datations et la chronologie absolue</w:t>
+                <w:t xml:space="preserve">Chapitre 3. Le secteur 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Kromer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Germain-Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Malamidou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.561-609, 2020</w:t>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.49-97, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03019694v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. Le secteur I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8640,51 +8640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8752,64 +8752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Kuzucuoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nondédéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zoï Tsirtsoni; Catherine Kuzucuoglu; Philippe Nondédéo; Olivier Weller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Different times? Archaeological and environmental data from intra-site and off-site sequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 4, Session II-8, </w:t>
@@ -8845,337 +8845,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02559949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 7. Le secteur 7</w:t>
+                <w:t xml:space="preserve">The end of the Neolithic and the transition to the Early Bronze Age in Attica (mid 5th – late 4th millennium BC): present state and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Papadimitriou Nikolas; Wright James; Fachard Sylvian; Polychronakou-Sgouritsa Naya; Andrikou Eleni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.447-494, 2020</w:t>
+              <w:t xml:space="preserve">Athens and Attica in Prehistory. Proceedings of the International Conference, Athens, 27-31 May 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archaeopress, pp.175-184, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03019370v1</w:t>
+                <w:t xml:space="preserve">hal-03090160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 5. Le secteur V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Darcque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Prévost-Dermarkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.107-224, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03019251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of the Neolithic and the transition to the Early Bronze Age in Attica (mid 5th – late 4th millennium BC): present state and research perspectives</w:t>
+                <w:t xml:space="preserve">Chapitre 7. Le secteur 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Papadimitriou Nikolas; Wright James; Fachard Sylvian; Polychronakou-Sgouritsa Naya; Andrikou Eleni. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Darcque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haïdo Koukouli-Chryssanthaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Lychounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Zachariadis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Darcque; Haïdo Koukouli-Chryssanthaki; Dimitra Malamidou; René Treuil; Zoï Tsirtsoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Athens and Attica in Prehistory. Proceedings of the International Conference, Athens, 27-31 May 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archaeopress, pp.175-184, 2020</w:t>
+              <w:t xml:space="preserve">Dikili Tash, village préhistorique de Macédoine orientale, vol. II, 2. Histoire d’un tell : les recherches 1986-2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Archéologique d'Athènes; Ecole française d'Athènes, pp.447-494, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090160v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of Neolithic settlement pattern and plant exploitation at Dikili Tash</w:t>
               </w:r>
@@ -9187,51 +9187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ntinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soultana-Maria Valamoti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9364,51 +9364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soren Dietz; Fanis Mavridis; Zarko Tankosic; Turan Takaoglu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communities in transition: the circum-Aegean area in the 5th and 4th millennia BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, pp.197-210, 2018</w:t>
@@ -11014,51 +11014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koukouli-Chrysanthaki Chaido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Malamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Treuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Tsirtsoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11673,51 +11673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886292v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dimoula" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Koulidou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Standall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v7i.1710" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Vaxevanopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.49.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Leshtakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Ilieva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Yiouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stagkidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1762370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Hristova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.11.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090225v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498308v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8043" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukouli-Chrysanthaki Chaido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7887" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02633939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kilikoglou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Grimanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsolakidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00303.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9780R36R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2004.1248" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.t01-1-00055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BF619C3C9CF71BBDF8FBE9800C7A1569E8CAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yiouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7291" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Youni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556199v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Treuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.7253" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946040v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Petrova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Papadimitriou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamidou Dimitra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipress.bg/humanitarni-i-sotsialni-nauki/istoriya-i-arheologiya/saus-suppl-viii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Valla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitria Malamidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chrysanthaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chohadzhiev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320934v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Voulgari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Stefani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faug&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019516v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019315v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;vost-Dermarkar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={F0E8488B-9E8F-404D-8EA8-F078DCADD26F}" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lychounas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Zachariadis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090160v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02859953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SarrisCommunities" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvw049k3.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Reingruber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petranka Nedelcheva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315230603-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315673875" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.551" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.503" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourguignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.525" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austriaca.at/7761-6inhalt?frames=yes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02870306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Karatasios" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/archaeometric-and-archaeological-approaches-to-ceramics.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Commenge-Pellerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03886914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Darcque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;do Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Malamidou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Tsirtsoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bacoup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bd6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571902v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.10435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9743" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Dimoula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana Maria Valamoti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7094" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Koulidou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Standall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Craig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/jga.v7i.1710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markos Vaxevanopoulos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4312/dp.49.6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1822" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krassimir Leshtakov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denitsa Ilieva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Yiouni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stagkidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ntinou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2020.1762370" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Marinova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Heiss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Hristova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssa Petridou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.11.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.372" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358233v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;ez Jos&#233; Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Drezen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2016.02.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090200v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kuzucuo&#287;lu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2014.8043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090225v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Maniatis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chryssanthaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/arc.2014.5262" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090226v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00048602" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090411v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koukouli-Chrysanthaki Chaido" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498312v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2012.7979" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2011.7887" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498367v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2009.7578" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090238v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02633939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kilikoglou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Grimanis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsolakidou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2007.00303.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9780R36R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2006.7428" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107178v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arnil.2004.1248" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1475-4754.t01-1-00055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE6BF619C3C9CF71BBDF8FBE9800C7A1569E8CAA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yiouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7106" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7291" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Treuil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7158" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292298v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malamidou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Youni" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2000.7253" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090174v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278152v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03946040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nond&#233;d&#233;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107159v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882737v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Petrova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878092v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542609v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.498" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Papadimitriou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544250v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamidou Dimitra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipress.bg/humanitarni-i-sotsialni-nauki/istoriya-i-arheologiya/saus-suppl-viii" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878126v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Valla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitria Malamidou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaido Koukouli-Chrysanthaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351760v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Voulgari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Stefani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soultana-Maria Valamoti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03920013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Chohadzhiev" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raiko Krauss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Pernicka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/109816" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-51192" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pr&#233;vost-Dermarkar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019389v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Faug&#232;res" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019619v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Germain-Vall&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019497v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Martinez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019137v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559949v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id={F0E8488B-9E8F-404D-8EA8-F078DCADD26F}" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019251v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Lychounas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Zachariadis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02859953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/SarrisCommunities" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvw049k3.11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018827v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Reingruber" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petranka Nedelcheva" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315230603-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02639696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735863v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315673875" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.551" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.504" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556032v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.503" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556238v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourguignon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556175v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.525" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio L&#243;pez S&#225;ez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Dr&#233;zen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22104" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090305v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556222v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22089" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02559954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.austriaca.at/7761-6inhalt?frames=yes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504276v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090320v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090309v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02870306v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Karatasios" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.barpublishing.com/archaeometric-and-archaeological-approaches-to-ceramics.html" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00107186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Commenge-Pellerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03886914v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>