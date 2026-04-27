--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -100,512 +100,512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Ironome: a still untapped frontier</w:t>
+                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria C Ferreira</w:t>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir N Uversky</w:t>
+                <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Karim</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léa Cazaulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Zumerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1651154⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378482v1</w:t>
+                <w:t xml:space="preserve">hal-05347161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a neuron-specific ferroptosis in the neurodegenerative mucopolysaccharidosis III model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron and energy metabolic interactions in Treg-mediated immune regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Santiago</w:t>
+                <w:t xml:space="preserve">Frédérique Savagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Aloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1476513⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1554028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1554028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376668v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Ironome: a still untapped frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cazaulon</w:t>
+                <w:t xml:space="preserve">Gloria C Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vladimir N Uversky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1651154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1651154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347161v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and energy metabolic interactions in Treg-mediated immune regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a neuron-specific ferroptosis in the neurodegenerative mucopolysaccharidosis III model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Larribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Savagner</w:t>
+                <w:t xml:space="preserve">Myriam Rouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Farge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christophe Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Aloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.1554028. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1476513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1554028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1476513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378486v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous leishmaniasis and iron metabolism: current insights and challenges</w:t>
               </w:r>
@@ -617,77 +617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Assouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Kihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Rouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Larribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1488590. </w:t>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -853,563 +853,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRE-dependent Regulation of Intestinal Dmt1 Prevails During Chronic Dietary Iron Deficiency but is Dispensable in Conditions of Acute Erythropoietic Stress</w:t>
+                <w:t xml:space="preserve">Crosstalk between Acidosis and Iron Metabolism: Data from In Vivo Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Qatato</w:t>
+                <w:t xml:space="preserve">Raêd Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Bonadonna</w:t>
+                <w:t xml:space="preserve">Nicolas Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Palais</w:t>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Ertl</w:t>
+                <w:t xml:space="preserve">Sofia Zineeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Schmidt</w:t>
+                <w:t xml:space="preserve">Jérome Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.e693. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03874988v1</w:t>
+                <w:t xml:space="preserve">inserm-03874980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between Acidosis and Iron Metabolism: Data from In Vivo Studies</w:t>
+                <w:t xml:space="preserve">Kinetics of serum hepcidin and interleukin-6 levels following COVID-19 infection in hemodialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raêd Daher</w:t>
+                <w:t xml:space="preserve">Maxime Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ducrot</w:t>
+                <w:t xml:space="preserve">Catherine Maheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Katell Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Zineeddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Ausseil</w:t>
+                <w:t xml:space="preserve">Pablo Ureña-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12020089⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.582-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03874980v1</w:t>
+                <w:t xml:space="preserve">hal-03764736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of serum hepcidin and interleukin-6 levels following COVID-19 infection in hemodialysis patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luspatercept (RAP-536) modulates oxidative stress without affecting mutation burden in myelodysplastic syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meunier Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Touzot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Chloé Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Maheas</w:t>
+                <w:t xml:space="preserve">Johanna Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Peoc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ureña-Torres</w:t>
+                <w:t xml:space="preserve">Tondeur Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab254⟩</w:t>
+              <w:t xml:space="preserve">Annals of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (12), pp.2633-2643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00277-022-04993-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764736v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03874959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luspatercept (RAP-536) modulates oxidative stress without affecting mutation burden in myelodysplastic syndromes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRE-dependent Regulation of Intestinal Dmt1 Prevails During Chronic Dietary Iron Deficiency but is Dispensable in Conditions of Acute Erythropoietic Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Qatato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meunier Mathieu</w:t>
+                <w:t xml:space="preserve">Michael Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducrot</w:t>
+                <w:t xml:space="preserve">Gaël Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Zannoni</w:t>
+                <w:t xml:space="preserve">Alina Ertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tondeur Sylvie</w:t>
+                <w:t xml:space="preserve">Gabriele Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (12), pp.2633-2643. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.e693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00277-022-04993-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03874959v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03874988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCB6 Polymorphisms are not Overly Represented in Patients with Porphyria</w:t>
               </w:r>
@@ -1663,51 +1663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepcidin and Iron Deficiency in Women One Year after Sleeve Gastrectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1797,77 +1797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hepcidin‐based approach for iron therapy in hemodialysis patients: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Touzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasa Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (5), pp.e459. </w:t>
@@ -2193,680 +2193,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRX5 mutations impair heme biosynthetic enzymes ALA synthase 2 and ferrochelatase in Human congenital sideroblastic anemia</w:t>
+                <w:t xml:space="preserve">A variant erythroferrone disrupts iron homeostasis in SF3B1-mutated myelodysplastic syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raed Daher</w:t>
+                <w:t xml:space="preserve">Sabrina Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Mansouri</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martelli</w:t>
+                <w:t xml:space="preserve">Carine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bayart</w:t>
+                <w:t xml:space="preserve">Alexandre Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Manceau</w:t>
+                <w:t xml:space="preserve">Grace Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (500), pp.eaav5467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aav5467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351427v1</w:t>
+                <w:t xml:space="preserve">inserm-02449216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variant erythroferrone disrupts iron homeostasis in SF3B1-mutated myelodysplastic syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bondu</w:t>
+                <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Alary</w:t>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grace Jung</w:t>
+                <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aav5467⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02449216v1</w:t>
+                <w:t xml:space="preserve">hal-02351175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raed Daher</w:t>
+                <w:t xml:space="preserve">Genetic background influences hepcidin response to iron imbalance in a mouse model of hemolytic anemia (Congenital erythropoietic porphyria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520 (2), pp.297-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.09.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351175v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic background influences hepcidin response to iron imbalance in a mouse model of hemolytic anemia (Congenital erythropoietic porphyria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Extrahepatic hepcidin production: The intriguing outcomes of recent years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raêd Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.09.141⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Clinical Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (15), pp.1926-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12998/wjcc.v7.i15.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046353v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrahepatic hepcidin production: The intriguing outcomes of recent years</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GLRX5 mutations impair heme biosynthetic enzymes ALA synthase 2 and ferrochelatase in Human congenital sideroblastic anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Clinical Cases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (15), pp.1926-1936. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12998/wjcc.v7.i15.1926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046342v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of globin-heme balance in Diamond-Blackfan anemia by HSP70/GATA1</w:t>
               </w:r>
@@ -2986,130 +2986,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02075450v1</w:t>
@@ -3120,90 +3120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional erythropoietin‐hepcidin axis in recombinant human erythropoietin independent haemodialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Touzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3254,74 +3254,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic background influences hepcidin response to iron imbalance in a mouse model of hemolytic anemia (Congenital erythropoietic porphyria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.09.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350852v1</w:t>
@@ -3466,103 +3466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erythroid-Progenitor-Targeted Gene Therapy Using Bifunctional TFR1 Ligand-Peptides in Human Erythropoietic Protoporphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (2), pp.341-347. </w:t>
@@ -3600,113 +3600,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrahepatic hepcidin production: The intriguing outcomes of recent years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Clinical Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (15), pp.1926-1936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12998/wjcc.v7.i15.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350928v1</w:t>
@@ -3845,563 +3845,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma in acute hepatic porphyrias: A Damocles Sword</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Karim</w:t>
+                <w:t xml:space="preserve">Recurrent attacks of acute hepatic porphyria: major role of the chronic inflammatory response in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffan Wahlin</w:t>
+                <w:t xml:space="preserve">Hugo Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gouya</w:t>
+                <w:t xml:space="preserve">Angèle Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 284 (1), pp.78-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joim.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351428v1</w:t>
+                <w:t xml:space="preserve">hal-02503870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porphyria and kidney diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), pp.191-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfx146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of hepcidin in iron metabolism dysregulation in Gaucher disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niloofar Reihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (4), pp.587-596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2017.177816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent attacks of acute hepatic porphyria: major role of the chronic inflammatory response in the liver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Constance Delaby</w:t>
+                <w:t xml:space="preserve">Hepatocellular carcinoma in acute hepatic porphyrias: A Damocles Sword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Benecke</w:t>
+                <w:t xml:space="preserve">Staffan Wahlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 284 (1), pp.78-91. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joim.12750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503870v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominant role of microglia in brain iron retention in Sanfilippo syndrome, a pediatric neurodegenerative disease</w:t>
               </w:r>
@@ -4521,90 +4521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a dominant to an oligogenic model of inheritance with environmental modifiers in acute intermittent porphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjesse Karboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa van Der Vorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Kardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114 (38), pp.E8045-E8052. </w:t>
@@ -4923,77 +4923,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron metabolism and the role of the iron-regulating hormone hepcidin in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (12), pp.e272-e278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5161,90 +5161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygous Mutations in BMP6 Pro-peptide Lead to Inappropriate Hepcidin Synthesis and Moderate Iron Overload in Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounia Houamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial energetic defects in muscle and brain of a Hmbs-/- mouse model of acute intermittent porphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Laafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Regulatory Protein 1 Sustains Mitochondrial Iron Loading and Function in Frataxin Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schmucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,90 +5697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of and potential mechanisms for chronic kidney disease in patients with acute intermittent porphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadh Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5857,77 +5857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Homedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihane Laafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.93-101. </w:t>
@@ -6016,51 +6016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phase 2 Prospective Study Evaluating Low-Dose Deferasirox in Patients with Low-Risk Myelodysplastic Syndrome Resistant or Relapsing after Erythropoietin Stimulating Agents (LODEFI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meunier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Nimubona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. 144 (Supplement 1), pp.1826-1826, 2024, </w:t>
@@ -6746,51 +6746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Karim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1651154" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larribau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Santiago" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1476513" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378486v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1554028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Assouab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Kihel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1488590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Abboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Chrayteh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Malerba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50993-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Qatato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonadonna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Palais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ertl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#234;d Daher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zineeddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ausseil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ure&#241;a-Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mathieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friedrich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zannoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tondeur Sylvie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-022-04993-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Merour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito-Far&#232;se" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Talbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hdi.12823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lalanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamrissi-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice-Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tybl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Gunshin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Barrientos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000459" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mansouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02449216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bondu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lefevre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jung" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav5467" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046353v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.09.141" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v7.i15.1926" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maloisel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;nou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.203158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hergesheimer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.01031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351428v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wahlin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.10.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfx146" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Reihani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177816" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503870v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12750" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.10.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rottier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.03.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houamel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bardou-Jacquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2015.10.049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056592v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Laafi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv222" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schmucker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reutenauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R.R. Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.01.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2015.97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03328708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.03.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6TX6WC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lyoumi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.078" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamalle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabraniecki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.05.408" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.411" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nimubona" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198104" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Karim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1554028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1651154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larribau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Santiago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1476513" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Assouab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Kihel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1488590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Abboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Chrayteh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Malerba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50993-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#234;d Daher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zineeddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ausseil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ure&#241;a-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab254" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friedrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zannoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tondeur Sylvie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-022-04993-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Qatato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonadonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Palais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ertl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000693" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Merour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito-Far&#232;se" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Talbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hdi.12823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lalanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamrissi-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice-Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tybl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Gunshin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Barrientos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000459" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02449216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bondu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav5467" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.09.141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v7.i15.1926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mansouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.12.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maloisel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;nou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.203158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hergesheimer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.01031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12750" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfx146" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Reihani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177816" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wahlin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.10.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rottier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.03.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houamel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bardou-Jacquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2015.10.049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056592v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Laafi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv222" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schmucker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reutenauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R.R. Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.01.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2015.97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03328708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.03.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6TX6WC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lyoumi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.078" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamalle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabraniecki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.05.408" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.411" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nimubona" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198104" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>