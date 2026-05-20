--- v1 (2026-04-27)
+++ v2 (2026-05-20)
@@ -100,512 +100,512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
+                <w:t xml:space="preserve">Editorial: Ironome: a still untapped frontier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+                <w:t xml:space="preserve">Gloria C Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candice Aurrand</w:t>
+                <w:t xml:space="preserve">Vladimir N Uversky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cazaulon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1651154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1651154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347161v1</w:t>
+                <w:t xml:space="preserve">hal-05378482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and energy metabolic interactions in Treg-mediated immune regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a neuron-specific ferroptosis in the neurodegenerative mucopolysaccharidosis III model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Larribau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Rouahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Savagner</w:t>
+                <w:t xml:space="preserve">Christophe Santiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Farge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Aloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1554028⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1476513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1476513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378486v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Ironome: a still untapped frontier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron and energy metabolic interactions in Treg-mediated immune regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Savagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria C Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Karim</w:t>
+                <w:t xml:space="preserve">Meryem Aloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1651154⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.1554028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2025.1554028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378482v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a neuron-specific ferroptosis in the neurodegenerative mucopolysaccharidosis III model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Falabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Larribau</w:t>
+                <w:t xml:space="preserve">Candice Aurrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Rouahi</w:t>
+                <w:t xml:space="preserve">Léa Cazaulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Santiago</w:t>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ausseil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sara Zumerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.1476513. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmolb.2025.1476513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376668v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous leishmaniasis and iron metabolism: current insights and challenges</w:t>
               </w:r>
@@ -617,77 +617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Assouab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Kihel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Rouahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Larribau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.1488590. </w:t>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Chrayteh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -853,563 +853,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between Acidosis and Iron Metabolism: Data from In Vivo Studies</w:t>
+                <w:t xml:space="preserve">IRE-dependent Regulation of Intestinal Dmt1 Prevails During Chronic Dietary Iron Deficiency but is Dispensable in Conditions of Acute Erythropoietic Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raêd Daher</w:t>
+                <w:t xml:space="preserve">Maria Qatato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ducrot</w:t>
+                <w:t xml:space="preserve">Michael Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Gaël Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Zineeddine</w:t>
+                <w:t xml:space="preserve">Alina Ertl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ausseil</w:t>
+                <w:t xml:space="preserve">Gabriele Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.89. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.e693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12020089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03874980v1</w:t>
+                <w:t xml:space="preserve">inserm-03874988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of serum hepcidin and interleukin-6 levels following COVID-19 infection in hemodialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Touzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ureña-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), pp.582-583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfab254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luspatercept (RAP-536) modulates oxidative stress without affecting mutation burden in myelodysplastic syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meunier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tondeur Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101 (12), pp.2633-2643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00277-022-04993-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03874959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRE-dependent Regulation of Intestinal Dmt1 Prevails During Chronic Dietary Iron Deficiency but is Dispensable in Conditions of Acute Erythropoietic Stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosstalk between Acidosis and Iron Metabolism: Data from In Vivo Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Palais</w:t>
+                <w:t xml:space="preserve">Raêd Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Ertl</w:t>
+                <w:t xml:space="preserve">Sofia Zineeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Schmidt</w:t>
+                <w:t xml:space="preserve">Jérome Ausseil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6 (3), pp.e693. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12020089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03874988v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03874980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABCB6 Polymorphisms are not Overly Represented in Patients with Porphyria</w:t>
               </w:r>
@@ -1663,51 +1663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepcidin and Iron Deficiency in Women One Year after Sleeve Gastrectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Coupaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,64 +1810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hepcidin‐based approach for iron therapy in hemodialysis patients: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Touzot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasa Barrientos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonadonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HemaSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (5), pp.e459. </w:t>
@@ -2193,191 +2193,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variant erythroferrone disrupts iron homeostasis in SF3B1-mutated myelodysplastic syndrome</w:t>
+                <w:t xml:space="preserve">GLRX5 mutations impair heme biosynthetic enzymes ALA synthase 2 and ferrochelatase in Human congenital sideroblastic anemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bondu</w:t>
+                <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Alary</w:t>
+                <w:t xml:space="preserve">Abdellah Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Lefevre</w:t>
+                <w:t xml:space="preserve">Alain Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Houy</w:t>
+                <w:t xml:space="preserve">Sophie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grace Jung</w:t>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (500), pp.eaav5467. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aav5467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02449216v1</w:t>
+                <w:t xml:space="preserve">hal-02351427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Peoc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,488 +2385,488 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic background influences hepcidin response to iron imbalance in a mouse model of hemolytic anemia (Congenital erythropoietic porphyria)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Extrahepatic hepcidin production: The intriguing outcomes of recent years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raêd Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Puy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.09.141⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Clinical Cases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (15), pp.1926-1936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12998/wjcc.v7.i15.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046353v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrahepatic hepcidin production: The intriguing outcomes of recent years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Genetic background influences hepcidin response to iron imbalance in a mouse model of hemolytic anemia (Congenital erythropoietic porphyria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Clinical Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12998/wjcc.v7.i15.1926⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 520 (2), pp.297-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.09.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046342v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLRX5 mutations impair heme biosynthetic enzymes ALA synthase 2 and ferrochelatase in Human congenital sideroblastic anemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raed Daher</w:t>
+                <w:t xml:space="preserve">A variant erythroferrone disrupts iron homeostasis in SF3B1-mutated myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Mansouri</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martelli</w:t>
+                <w:t xml:space="preserve">Carine Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bayart</w:t>
+                <w:t xml:space="preserve">Alexandre Houy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Manceau</w:t>
+                <w:t xml:space="preserve">Grace Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (500), pp.eaav5467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aav5467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351427v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02449216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of globin-heme balance in Diamond-Blackfan anemia by HSP70/GATA1</w:t>
               </w:r>
@@ -2980,348 +2980,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02339695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional erythropoietin‐hepcidin axis in recombinant human erythropoietin independent haemodialysis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Touzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katell Peoc'H</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raed Daher</w:t>
+                <w:t xml:space="preserve">Catherine Maheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.751-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.13485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02075450v1</w:t>
+                <w:t xml:space="preserve">hal-02351435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional erythropoietin‐hepcidin axis in recombinant human erythropoietin independent haemodialysis patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ridel</w:t>
+                <w:t xml:space="preserve">Regulation and tissue-specific expression of δ-aminolevulinic acid synthases in non-syndromic sideroblastic anemias and porphyrias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arienne Mirmiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2019.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nep.13485⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351435v1</w:t>
+                <w:t xml:space="preserve">inserm-02075450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic background influences hepcidin response to iron imbalance in a mouse model of hemolytic anemia (Congenital erythropoietic porphyria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.09.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350852v1</w:t>
@@ -3492,77 +3492,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arienne Mirmiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (2), pp.341-347. </w:t>
@@ -3600,113 +3600,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrahepatic hepcidin production: The intriguing outcomes of recent years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Clinical Cases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (15), pp.1926-1936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12998/wjcc.v7.i15.1926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350928v1</w:t>
@@ -3845,563 +3845,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent attacks of acute hepatic porphyria: major role of the chronic inflammatory response in the liver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porphyria and kidney diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lenglet</w:t>
+                <w:t xml:space="preserve">Nicolas Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Yu</w:t>
+                <w:t xml:space="preserve">Alexandre Karras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Delaby</w:t>
+                <w:t xml:space="preserve">Eric Thervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Benecke</w:t>
+                <w:t xml:space="preserve">Laurent Gouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 284 (1), pp.78-91. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (2), pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joim.12750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfx146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503870v1</w:t>
+                <w:t xml:space="preserve">hal-02351440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyria and kidney diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of hepcidin in iron metabolism dysregulation in Gaucher disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pallet</w:t>
+                <w:t xml:space="preserve">Niloofar Reihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Karras</w:t>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thervet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Karim</w:t>
+                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfx146⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (4), pp.587-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351440v1</w:t>
+                <w:t xml:space="preserve">hal-01762401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of hepcidin in iron metabolism dysregulation in Gaucher disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Belmatoug</w:t>
+                <w:t xml:space="preserve">Hepatocellular carcinoma in acute hepatic porphyrias: A Damocles Sword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Peoc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Wahlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177816⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762401v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocellular carcinoma in acute hepatic porphyrias: A Damocles Sword</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zoubida Karim</w:t>
+                <w:t xml:space="preserve">Recurrent attacks of acute hepatic porphyria: major role of the chronic inflammatory response in the liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staffan Wahlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gouya</w:t>
+                <w:t xml:space="preserve">Arndt Benecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 284 (1), pp.78-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joim.12750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351428v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predominant role of microglia in brain iron retention in Sanfilippo syndrome, a pediatric neurodegenerative disease</w:t>
               </w:r>
@@ -4521,90 +4521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a dominant to an oligogenic model of inheritance with environmental modifiers in acute intermittent porphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjesse Karboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4649,351 +4649,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac iron overload in chronically transfused patients with thalassemia, sickle cell anemia, or myelodysplastic syndrome</w:t>
+                <w:t xml:space="preserve">Mutation in human CLPX elevates levels of δ- aminolevulinate synthase and protoporphyrin IX to promote erythropoietic protoporphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariane de Montalembert</w:t>
+                <w:t xml:space="preserve">Yvette Yien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Antoine Ribeil</w:t>
+                <w:t xml:space="preserve">Sarah Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Brousse</w:t>
+                <w:t xml:space="preserve">Lisa van Der Vorm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Guerci-Bresler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aspasia Stamatoullas</w:t>
+                <w:t xml:space="preserve">Julia Kardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172147⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (38), pp.E8045-E8052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1700632114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377929v1</w:t>
+                <w:t xml:space="preserve">inserm-02075468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation in human CLPX elevates levels of δ- aminolevulinate synthase and protoporphyrin IX to promote erythropoietic protoporphyria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac iron overload in chronically transfused patients with thalassemia, sickle cell anemia, or myelodysplastic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane de Montalembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Yien</w:t>
+                <w:t xml:space="preserve">Jean-Antoine Ribeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ducamp</w:t>
+                <w:t xml:space="preserve">Valentine Brousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa van Der Vorm</w:t>
+                <w:t xml:space="preserve">Agnès Guerci-Bresler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hana Manceau</w:t>
+                <w:t xml:space="preserve">Aspasia Stamatoullas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 114 (38), pp.E8045-E8052. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0172147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1700632114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0172147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02075468v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron metabolism and the role of the iron-regulating hormone hepcidin in health and disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Presse Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (12), pp.e272-e278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5021,429 +5021,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Alteration of cerebral iron metabolism in Sanfilippo syndrome” [Mol. Genet. Metab. 117 2, February 2016, p. S97]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puy</w:t>
+                <w:t xml:space="preserve">Heterozygous Mutations in BMP6 Pro-peptide Lead to Inappropriate Hepcidin Synthesis and Moderate Iron Overload in Humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
+                <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rottier</w:t>
+                <w:t xml:space="preserve">Dounia Houamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathy Gomila</w:t>
+                <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150 (3), pp.672-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2016.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2015.10.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065247v1</w:t>
+                <w:t xml:space="preserve">hal-01231430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous Mutations in BMP6 Pro-peptide Lead to Inappropriate Hepcidin Synthesis and Moderate Iron Overload in Humans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Deschemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Houamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
+                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Bardou-Jacquet</w:t>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Afif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2015.10.049⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231430v1</w:t>
+                <w:t xml:space="preserve">hal-02632319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microbiota shifts the iron sensing of intestinal cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Louise M.-L. Noordine</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Alteration of cerebral iron metabolism in Sanfilippo syndrome” [Mol. Genet. Metab. 117 2, February 2016, p. S97]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Remot</w:t>
+                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Willemetz</w:t>
+                <w:t xml:space="preserve">Camille Rottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Afif</w:t>
+                <w:t xml:space="preserve">Rémi Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30 (1), pp.252-261. </w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.15-276840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymgme.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632319v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial energetic defects in muscle and brain of a Hmbs-/- mouse model of acute intermittent porphyria</w:t>
               </w:r>
@@ -5563,51 +5563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Regulatory Protein 1 Sustains Mitochondrial Iron Loading and Function in Frataxin Deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Schmucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,90 +5697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of and potential mechanisms for chronic kidney disease in patients with acute intermittent porphyria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iadh Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5883,51 +5883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïg Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.93-101. </w:t>
@@ -6016,51 +6016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rainteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubida Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bernex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phase 2 Prospective Study Evaluating Low-Dose Deferasirox in Patients with Low-Risk Myelodysplastic Syndrome Resistant or Relapsing after Erythropoietin Stimulating Agents (LODEFI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meunier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thépot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Nimubona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, San Diego (CA), United States. 144 (Supplement 1), pp.1826-1826, 2024, </w:t>
@@ -6746,51 +6746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Karim" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1554028" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C Ferreira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1651154" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larribau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Santiago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1476513" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Assouab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Kihel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1488590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Abboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Chrayteh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Malerba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50993-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#234;d Daher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zineeddine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ausseil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ure&#241;a-Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab254" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friedrich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zannoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tondeur Sylvie" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-022-04993-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874988v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Qatato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonadonna" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Palais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ertl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schmidt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000693" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Merour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito-Far&#232;se" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Talbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hdi.12823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lalanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamrissi-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice-Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tybl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Gunshin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Barrientos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000459" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02449216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bondu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jung" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav5467" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046353v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.09.141" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046342v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v7.i15.1926" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351427v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mansouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.12.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351435v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13485" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maloisel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;nou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.203158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hergesheimer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.01031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12750" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351440v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfx146" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Reihani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177816" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wahlin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.10.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.10.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rottier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.03.005" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231430v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houamel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bardou-Jacquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2015.10.049" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056592v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Laafi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv222" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schmucker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reutenauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R.R. Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.01.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2015.97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03328708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.03.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6TX6WC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lyoumi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.078" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamalle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabraniecki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.05.408" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.411" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nimubona" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198104" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria C Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir N Uversky" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Karim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1651154" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376668v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larribau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Rouahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Santiago" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ausseil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2025.1476513" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Savagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Farge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Aloulou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1554028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Assouab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Kihel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1488590" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045889v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Abboud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Chrayteh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Dalle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Malerba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50993-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Qatato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonadonna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Palais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Ertl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000693" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03764736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Touzot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maheas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Peoc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ure&#241;a-Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meunier Mathieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friedrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zannoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tondeur Sylvie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00277-022-04993-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03874980v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#234;d Daher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zineeddine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ausseil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03483658v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P Farrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desnick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles J Parker" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lamoril" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021005484" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592561v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Le Gac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Scotet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gourlaouen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L'Hostis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Merour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apt.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Esposito-Far&#232;se" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Talbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ridel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Puy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hdi.12823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045807v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ged" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lalanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamrissi-Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morice-Picard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006037" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043109v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tybl" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Gunshin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Gupta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasa Barrientos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000459" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Daher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Mansouri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Manceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.12.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schmitt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arienne Mirmiran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2019.01.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046342v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12998/wjcc.v7.i15.1926" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046353v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.09.141" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02449216v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bondu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Alary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lefevre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Jung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aav5467" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjesse Karboul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#1105;l Derman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thunwarat Suriyun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-09-875674" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351435v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Roux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13485" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350852v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351432v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Park" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kosmider" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maloisel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dr&#233;nou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.203158" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328937v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Petillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Hergesheimer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Corcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.01031" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pallet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Karras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thervet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfx146" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01762401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloofar Reihani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belmatoug" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177816" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351428v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Wahlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2018.10.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503870v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lenglet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Yu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joim.12750" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Trudel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23335" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy030" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02075468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Yien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ducamp" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa van Der Vorm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kardon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1700632114" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377929v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane de Montalembert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Antoine Ribeil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Brousse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guerci-Bresler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172147" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351459v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2017.10.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Houamel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bardou-Jacquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2015.10.049" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632319v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deschemin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise M.-L. Noordine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Willemetz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Afif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.15-276840" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065247v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rottier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.03.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056592v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Homedan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Laafi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;g Gueguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv222" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Schmucker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Reutenauer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques R.R. Mathieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyssonnaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.01.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iadh Mami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2015.97" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03328708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2014.03.032" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L6TX6WC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631510v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lyoumi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rainteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2011.06.078" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378504v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lamalle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galindo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zabraniecki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ard.2025.05.408" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378506v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2024.10.411" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875903v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Th&#233;pot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Nimubona" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Veloso" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-198104" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>