--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,2500 +100,2483 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser based surface texturing and PA6 powder interlayering for joining enhancement of DP600/PA6GF47 hybrid joints via induction welding</w:t>
+                <w:t xml:space="preserve">Improvement of metal-composite and metal-polymer hybrid joints quality via different surface pre-treatment methods: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boukhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C Walrick</w:t>
+                <w:t xml:space="preserve">J-C. Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kouadri-Henni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100693⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14644207261433475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489649v1</w:t>
+                <w:t xml:space="preserve">hal-05567142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review: challenges, processes, and innovations in high-pressure hydrogen storage technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser based surface texturing and PA6 powder interlayering for joining enhancement of DP600/PA6GF47 hybrid joints via induction welding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Boukhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Mehrabianbardar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kouadri-Henni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-025-01934-3⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.100693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344780v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eigenmode-based inverse identification and multi-parameter sensitivity analysis of flax/Elium® laminates from unidirectional to cross-ply configurations validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguehca</w:t>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.100647. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100647⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.100682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396407v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenmode-based inverse identification and multi-parameter sensitivity analysis of flax/Elium® laminates from unidirectional to cross-ply configurations validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A review: challenges, processes, and innovations in high-pressure hydrogen storage technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Mehrabianbardar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+                <w:t xml:space="preserve">Samia Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.100682. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-025-01934-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396394v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Monti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anas Bouguehca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.100489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100489⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.100647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725455v1</w:t>
+                <w:t xml:space="preserve">hal-05396407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the mechanical behaviour of a flax fibre reinforced composite under low-velocity impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Akrout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983231221056⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.100489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382940v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Process Effect on the Mechanical Properties of Glass Fiber/Polypropylene Composite Under High Strain Rate Loading: Woven (W-GF-PP) and Compressed GF50-PP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of the mechanical behaviour of a flax fibre reinforced composite under low-velocity impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navideh Abbasnezhad</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-023-10143-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.217-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231221056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186942v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manufacturing Process Effect on the Mechanical Properties of Glass Fiber/Polypropylene Composite Under High Strain Rate Loading: Woven (W-GF-PP) and Compressed GF50-PP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navideh Abbasnezhad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hossein Nikooharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Benfriha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42417-023-01015-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (6), pp.1717-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-023-10143-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291606v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.2811-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42417-023-01015-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954706v1</w:t>
+                <w:t xml:space="preserve">hal-04291606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax Fibers Reinforced Thermoplastic Resin Based Biocomposites, a Future for Sustainable Composite Parts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201820306019⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292310v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (7), pp.2358-2381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1099636218760307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax Fibers Reinforced Thermoplastic Resin Based Biocomposites, a Future for Sustainable Composite Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Terekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, International Conference on Civil, Offshore &amp; Environmental Engineering 2018 (ICCOEE 2018) Kuala Lumpur, Malaysia, August 13-14, 2018, 203, pp.06019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201820306019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.466-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and damage mechanisms analysis of a flax-fibre reinforced composite by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.100-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scales modelling of dynamic behaviour for discontinuous fibre smc composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (1), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the dynamic behaviour of SMC R 26 Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.available on line 13/11/2007 sur Science Direct</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement et endommagement dynamique multi-échelle de composites SMC-R26</w:t>
+                <w:t xml:space="preserve">Anisotropic strain rate effects on fibre-matrix interface decohesion in sheet moulding compound composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, N° 3-4, pp. 93-102</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 65 (Issue 3-4), pp. 387-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303993v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic strain rate effects on fibre-matrix interface decohesion in sheet moulding compound composites</w:t>
+                <w:t xml:space="preserve">Comportement et endommagement dynamique multi-échelle de composites SMC-R26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vol. 65 (Issue 3-4), pp. 387-393</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 3-4, pp. 93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303779v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental methodology for high strain-rates tensile behaviour analysis of polymer matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol. 65 (Issue 14), pp 2174-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie expérimentale d'analyse du comportement mécanique de matériaux composites sous sollicitations dynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baptiste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2603,2767 +2586,2767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of the dynamic characteristics of a 3D printed biocomposite sandwich beam with a periodic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis of Flax Fibre/Elium Composite Under Static and Fatigue Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th Conference on Design and Modeling of Mechanical Systems, CMSM'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. pp.681-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage characterization of flax fibre composite using Linear and nonlinear vibration resonant techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering, ICCE-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621552v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584500v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safa Essid</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599264v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par émission acoustique des mécanismes d'endommagement d'un composite stratifié à fibres naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise - CFA/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaumat Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effects on the mechanical behavior of carbon-thermoplastic matrix woven composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission approach to quantify damage evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Gorju Jago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie expérimentale et modélisation micromécanique du comportement mécanique de matériaux composites sous sollicitations dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de la vitesse de déformation sur le comportement endommagé de matériaux composites à fibres discontinues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Aussois, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308579v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de la vitesse de déformation sur le comportement endommagé de matériaux composites à fibres discontinues</w:t>
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement dynamique de composites SMC R26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp</w:t>
+              <w:t xml:space="preserve">JNC 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308134v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement dynamique de composites SMC R26</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie expérimentale et modélisation micromécanique du comportement mécanique de matériaux composites sous sollicitations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Aussois, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308573v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strain rate dependent behaviour of short fibre reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical analysis of strain rate effect on damage evolution in discontinuous fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baptiste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp. 143-148</w:t>
+              <w:t xml:space="preserve">2004, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115652v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of strain rate effect on damage evolution in discontinuous fibre composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the strain rate dependent behaviour of short fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baptiste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, 10 p</w:t>
+              <w:t xml:space="preserve">2004, pp. 143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115656v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.259-268, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.207-213, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,265 +5356,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax Fibers Reinforced Thermoplastic Resin Based Biocomposites, a Future for Sustainable Composite Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Terekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.06019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201820306019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAX FIBRE COMPOSITE FOR VIBRATION DAMPING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special JEC World (111) TECHNOLOGY Natural Fibres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5778,51 +5761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Walrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadri-Henni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mehrabianbardar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01934-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04186942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Nikooharf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-023-10143-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292310v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Terekhina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Derbali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim El Mahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820306019" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563495v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.047" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307900v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fitoussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303993v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hug" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bocquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelineau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju Jago" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308579v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115652v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305611v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Walrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadri-Henni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207261433475" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Walrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mehrabianbardar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01934-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04186942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Nikooharf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-023-10143-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Terekhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Derbali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim El Mahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820306019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fitoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bocquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju Jago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>