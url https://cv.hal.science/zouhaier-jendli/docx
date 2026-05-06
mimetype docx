--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -100,745 +100,745 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of metal-composite and metal-polymer hybrid joints quality via different surface pre-treatment methods: A review</w:t>
+                <w:t xml:space="preserve">Laser based surface texturing and PA6 powder interlayering for joining enhancement of DP600/PA6GF47 hybrid joints via induction welding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boukhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-C. Walrick</w:t>
+                <w:t xml:space="preserve">J-C Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kouadri-Henni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14644207261433475⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19, pp.100693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567142v1</w:t>
+                <w:t xml:space="preserve">hal-05489649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser based surface texturing and PA6 powder interlayering for joining enhancement of DP600/PA6GF47 hybrid joints via induction welding</w:t>
+                <w:t xml:space="preserve">Improvement of metal-composite and metal-polymer hybrid joints quality via different surface pre-treatment methods: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boukhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Zouaghi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J-C. Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kouadri-Henni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19, pp.100693. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14644207261433475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489649v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenmode-based inverse identification and multi-parameter sensitivity analysis of flax/Elium® laminates from unidirectional to cross-ply configurations validation</w:t>
+                <w:t xml:space="preserve">A review: challenges, processes, and innovations in high-pressure hydrogen storage technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
+                <w:t xml:space="preserve">Amir Mehrabianbardar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+                <w:t xml:space="preserve">Stéphane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+                <w:t xml:space="preserve">Samia Nouira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.100682. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-025-01934-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396394v1</w:t>
+                <w:t xml:space="preserve">hal-05344780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review: challenges, processes, and innovations in high-pressure hydrogen storage technologies</w:t>
+                <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Mehrabianbardar</w:t>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gillet</w:t>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Nouira</w:t>
+                <w:t xml:space="preserve">Anas Bouguehca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (3), pp.77. </w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-025-01934-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344780v1</w:t>
+                <w:t xml:space="preserve">hal-05396407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Eigenmode-based inverse identification and multi-parameter sensitivity analysis of flax/Elium® laminates from unidirectional to cross-ply configurations validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Bouguehca</w:t>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.100647. </w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.100682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396407v1</w:t>
+                <w:t xml:space="preserve">hal-05396394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -885,77 +885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale analysis of the mechanical behaviour of a flax fibre reinforced composite under low-velocity impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1015,51 +1015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing Process Effect on the Mechanical Properties of Glass Fiber/Polypropylene Composite Under High Strain Rate Loading: Woven (W-GF-PP) and Compressed GF50-PP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadali Shirinbayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navideh Abbasnezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1149,77 +1149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1279,77 +1279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1422,64 +1422,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1673,64 +1673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1781,64 +1781,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and damage mechanisms analysis of a flax-fibre reinforced composite by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,51 +1885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scales modelling of dynamic behaviour for discontinuous fibre smc composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,77 +2600,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2734,64 +2734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2829,103 +2829,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2963,51 +2963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis of Flax Fibre/Elium Composite Under Static and Fatigue Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,77 +3080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage characterization of flax fibre composite using Linear and nonlinear vibration resonant techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,433 +3195,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584500v1</w:t>
+                <w:t xml:space="preserve">hal-01621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safa Essid</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599264v1</w:t>
+                <w:t xml:space="preserve">hal-04584500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621552v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par émission acoustique des mécanismes d'endommagement d'un composite stratifié à fibres naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3672,77 +3672,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaumat Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3767,51 +3767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effects on the mechanical behavior of carbon-thermoplastic matrix woven composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission approach to quantify damage evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,159 +3977,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de la vitesse de déformation sur le comportement endommagé de matériaux composites à fibres discontinues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie expérimentale et modélisation micromécanique du comportement mécanique de matériaux composites sous sollicitations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Fitoussi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Aussois, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308134v1</w:t>
+                <w:t xml:space="preserve">hal-00308579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement dynamique de composites SMC R26</w:t>
+                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de la vitesse de déformation sur le comportement endommagé de matériaux composites à fibres discontinues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
@@ -4147,218 +4160,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp</w:t>
+              <w:t xml:space="preserve">CFM 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308573v1</w:t>
+                <w:t xml:space="preserve">hal-00308134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie expérimentale et modélisation micromécanique du comportement mécanique de matériaux composites sous sollicitations dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement dynamique de composites SMC R26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Aussois, France. 8 p</w:t>
+              <w:t xml:space="preserve">JNC 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308579v1</w:t>
+                <w:t xml:space="preserve">hal-00308573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of strain rate effect on damage evolution in discontinuous fibre composites</w:t>
+                <w:t xml:space="preserve">On the strain rate dependent behaviour of short fibre reinforced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
@@ -4373,93 +4373,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, 10 p</w:t>
+              <w:t xml:space="preserve">2004, pp. 143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115656v1</w:t>
+                <w:t xml:space="preserve">hal-00115652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strain rate dependent behaviour of short fibre reinforced composites</w:t>
+                <w:t xml:space="preserve">Micromechanical analysis of strain rate effect on damage evolution in discontinuous fibre composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
@@ -4474,69 +4474,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp. 143-148</w:t>
+              <w:t xml:space="preserve">2004, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115652v1</w:t>
+                <w:t xml:space="preserve">hal-00115656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4554,77 +4554,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4678,291 +4678,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.207-213, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344950v1</w:t>
+                <w:t xml:space="preserve">hal-05344944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.207-213, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344944v1</w:t>
+                <w:t xml:space="preserve">hal-05344950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
@@ -4974,64 +4974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5078,126 +5078,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396445v1</w:t>
@@ -5234,64 +5234,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5497,77 +5497,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAX FIBRE COMPOSITE FOR VIBRATION DAMPING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special JEC World (111) TECHNOLOGY Natural Fibres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5761,51 +5761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Walrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadri-Henni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207261433475" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Walrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100693" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mehrabianbardar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01934-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04186942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Nikooharf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-023-10143-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Terekhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Derbali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim El Mahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820306019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fitoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bocquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju Jago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308573v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Walrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadri-Henni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Walrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207261433475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mehrabianbardar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01934-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04186942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Nikooharf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-023-10143-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Terekhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Derbali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim El Mahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820306019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fitoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bocquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju Jago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>