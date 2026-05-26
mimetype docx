--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1373,73 +1373,85 @@
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147, pp.100-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1471,226 +1483,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (7), pp.2358-2381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1099636218760307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax Fibers Reinforced Thermoplastic Resin Based Biocomposites, a Future for Sustainable Composite Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Terekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, International Conference on Civil, Offshore &amp; Environmental Engineering 2018 (ICCOEE 2018) Kuala Lumpur, Malaysia, August 13-14, 2018, 203, pp.06019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201820306019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1732,73 +1744,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.466-475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and damage mechanisms analysis of a flax-fibre reinforced composite by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1830,753 +1842,753 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.100-110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scales modelling of dynamic behaviour for discontinuous fibre smc composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fodil Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 69 (1), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of the dynamic behaviour of SMC R 26 Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.available on line 13/11/2007 sur Science Direct</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic strain rate effects on fibre-matrix interface decohesion in sheet moulding compound composites</w:t>
+                <w:t xml:space="preserve">Comportement et endommagement dynamique multi-échelle de composites SMC-R26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Vol. 65 (Issue 3-4), pp. 387-393</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, N° 3-4, pp. 93-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303779v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement et endommagement dynamique multi-échelle de composites SMC-R26</w:t>
+                <w:t xml:space="preserve">Anisotropic strain rate effects on fibre-matrix interface decohesion in sheet moulding compound composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, N° 3-4, pp. 93-102</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vol. 65 (Issue 3-4), pp. 387-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303993v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental methodology for high strain-rates tensile behaviour analysis of polymer matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vol. 65 (Issue 14), pp 2174-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie expérimentale d'analyse du comportement mécanique de matériaux composites sous sollicitations dynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baptiste</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2586,51 +2598,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2672,194 +2684,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational analysis of the dynamic characteristics of a 3D printed biocomposite sandwich beam with a periodic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2914,203 +2926,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis of Flax Fibre/Elium Composite Under Static and Fatigue Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th Conference on Design and Modeling of Mechanical Systems, CMSM'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. pp.681-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage characterization of flax fibre composite using Linear and nonlinear vibration resonant techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3119,469 +3131,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering, ICCE-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621552v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584500v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safa Essid</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599264v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par émission acoustique des mécanismes d'endommagement d'un composite stratifié à fibres naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3623,968 +3635,968 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise - CFA/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaumat Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate effects on the mechanical behavior of carbon-thermoplastic matrix woven composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Composite Materials (ECCM16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission approach to quantify damage evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Gorju Jago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM - 15th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie expérimentale et modélisation micromécanique du comportement mécanique de matériaux composites sous sollicitations dynamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de la vitesse de déformation sur le comportement endommagé de matériaux composites à fibres discontinues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Aussois, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308579v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation micromécanique de l'effet de la vitesse de déformation sur le comportement endommagé de matériaux composites à fibres discontinues</w:t>
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement dynamique de composites SMC R26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Meraghni</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. pp</w:t>
+              <w:t xml:space="preserve">JNC 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308134v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement dynamique de composites SMC R26</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie expérimentale et modélisation micromécanique du comportement mécanique de matériaux composites sous sollicitations dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Meraghni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baptiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Compiègne, France. pp</w:t>
+              <w:t xml:space="preserve">Colloque MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Aussois, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00308573v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the strain rate dependent behaviour of short fibre reinforced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical analysis of strain rate effect on damage evolution in discontinuous fibre composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baptiste</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp. 143-148</w:t>
+              <w:t xml:space="preserve">2004, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115652v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of strain rate effect on damage evolution in discontinuous fibre composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the strain rate dependent behaviour of short fibre reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fitoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Baptiste</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Meraghni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, 10 p</w:t>
+              <w:t xml:space="preserve">2004, pp. 143-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00115656v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00115652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4629,724 +4641,724 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.259-268, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.207-213, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05344944v1</w:t>
+                <w:t xml:space="preserve">hal-05344950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
+                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05344950v1</w:t>
+                <w:t xml:space="preserve">hal-05344944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344939v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
+                <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396445v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5356,178 +5368,178 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax Fibers Reinforced Thermoplastic Resin Based Biocomposites, a Future for Sustainable Composite Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Terekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Derbali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.06019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201820306019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAX FIBRE COMPOSITE FOR VIBRATION DAMPING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5556,65 +5568,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special JEC World (111) TECHNOLOGY Natural Fibres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5761,51 +5773,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Walrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadri-Henni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Walrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207261433475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mehrabianbardar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01934-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04186942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Nikooharf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-023-10143-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Terekhina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Derbali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim El Mahi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820306019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563495v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fitoussi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303779v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hug" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588487v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bocquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju Jago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Walrick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouaghi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kouadri-Henni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100693" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Walrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207261433475" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Mehrabianbardar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadali Shirinbayan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Nouira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-025-01934-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04186942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navideh Abbasnezhad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Nikooharf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Benfriha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kallel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-023-10143-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6M7FRZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Terekhina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Derbali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahim El Mahi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201820306019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fodil Meraghni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Fitoussi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baptiste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.10.047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fitoussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Meraghni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baptiste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303993v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303773v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hug" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114049v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bocquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596353v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gelineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Gorju Jago" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308573v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308579v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>