--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -1104,546 +1104,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental study of the pyrolysis of pyrrolidine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiuzhong Yang</w:t>
+                <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Lokachari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutham Kukkadapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwasup Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 258, pp.113063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113063⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 251, pp.112301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278472v1</w:t>
+                <w:t xml:space="preserve">hal-04073727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+                <w:t xml:space="preserve">A combined theoretical and experimental study of the pyrolysis of pyrrolidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuzhong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 251, pp.112301. </w:t>
+              <w:t xml:space="preserve">, 2023, 258, pp.113063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073727v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of fenchone, a high-energy density fuel-additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.038⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.129183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121031v1</w:t>
+                <w:t xml:space="preserve">hal-04164151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of fenchone, a high-energy density fuel-additive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 353, pp.129183. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.561-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164151v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of auto-ignition and flame propagation of ethyl lactate/air mixtures, a potential octane booster</w:t>
               </w:r>
@@ -1759,64 +1759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Lokachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutham Kukkadapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D Etz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Glasziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2715,64 +2715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2845,64 +2845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (12), pp.943-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high pressure oxidation study of di-n-propyl ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver – 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,51 +4117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental chemical kinetic study of the oxidation of diethyl ether in a jet-stirred reactor and comprehensive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4228,672 +4228,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Two Branched Aldehydes in a Jet-Stirred Reactor: 2-Methylbutanal and 3-Methylbutanal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemical kinetic study of the oxidation of dibutyl-ether in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.3206-3218. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.4-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014692v1</w:t>
+                <w:t xml:space="preserve">hal-02014703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Cyclopentanone Oxidation in a Jet-Stirred Reactor at 1 and 10 atm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thion</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Two Branched Aldehydes in a Jet-Stirred Reactor: 2-Methylbutanal and 3-Methylbutanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.2144-2155. </w:t>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.3206-3218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014689v1</w:t>
+                <w:t xml:space="preserve">hal-02014692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study in a jet-stirred reactor and a comprehensive kinetic mechanism for the oxidation of methyl ethyl ketone</w:t>
+                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Cyclopentanone Oxidation in a Jet-Stirred Reactor at 1 and 10 atm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre van Cauwenberghe</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.2144-2155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014683v1</w:t>
+                <w:t xml:space="preserve">hal-02014689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemical Kinetic Investigation on Butyl Formate Oxidation: Ab Initio Calculations and Experiments in a Jet-Stirred Reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental study in a jet-stirred reactor and a comprehensive kinetic mechanism for the oxidation of methyl ethyl ketone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fiona Deguillaume</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00686⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.459-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014697v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical kinetic study of the oxidation of dibutyl-ether in a jet-stirred reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Chemical Kinetic Investigation on Butyl Formate Oxidation: Ab Initio Calculations and Experiments in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Zaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milán Szőri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Cauwenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Deguillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 185, pp.4-15. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.6194-6205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014703v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Kinetic Modeling of the Oxidation of Synthetic Jet Fuels and Surrogates</w:t>
               </w:r>
@@ -5130,51 +5130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of oxidation of cyclohexanone in a jet-stirred reactor: Experimental and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Togbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (1), pp.507-514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5260,51 +5260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Kinetic Study for the Unimolecular Decomposition Pathways of Cyclohexanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristotelis Zaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Chemical Kinetic Modeling Study of 3-Pentanone Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5905,714 +5905,714 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-Butanediol and the Development of a Novel Kinetic Sub-Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Jacquet</w:t>
+                <w:t xml:space="preserve">Nurlan Amirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130113v1</w:t>
+                <w:t xml:space="preserve">hal-05130116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature oxidation of neo-pentanal – Detailed speciation and kinetic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakr Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, lawrence berkeley national laboratory, Jun 2025, Tahoe City, California, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109368v1</w:t>
+                <w:t xml:space="preserve">hal-05130113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Serinyel</w:t>
+                <w:t xml:space="preserve">Low temperature oxidation of neo-pentanal – Detailed speciation and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakr Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lawrence berkeley national laboratory, Jun 2025, Tahoe City, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103196v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinetic Study of High-Temperature Oxidation of Neopentane in a Jet-Stirred Reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurlan Amirov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">G. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Apr 2025, Edinbourgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136158v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-BUTANEDIOL and the Development of a Novel Kinetic Sub-Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Dayma</w:t>
+                <w:t xml:space="preserve">The Kinetic Study of High-Temperature Oxidation of Neopentane in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurlan Amirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Apr 2025, Edinbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103200v1</w:t>
+                <w:t xml:space="preserve">hal-05136158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-Butanediol and the Development of a Novel Kinetic Sub-Mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-BUTANEDIOL and the Development of a Novel Kinetic Sub-Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130116v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical kinetic study of tetrahydropyran high-pressure oxidation in a jet-stirred reactor</w:t>
               </w:r>
@@ -6700,519 +6700,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Fenchone, a High-Energy Density Fuel-Additive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A high pressure jet-stirred reactor study of di-iso-pentyl ether and detailed kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Luxor, Egypt</w:t>
+              <w:t xml:space="preserve">13th U. S. National Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414651v1</w:t>
+                <w:t xml:space="preserve">hal-04087950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE IMPACT OF THE O-ATOM ON THE IGNITION OF A 5-MEMBERED RING: A COMPARATIVE STUDY BETWEEN CYCLOPENTANE AND TETRAHYDROFURAN</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Fenchone, a High-Energy Density Fuel-Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Z Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Science and Technology of China, Jun 2023, Hefei, China</w:t>
+              <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Luxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384502v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study on the ignition delay times of di-npropyl and di-iso-propyl ethers in diluted mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">ON THE IMPACT OF THE O-ATOM ON THE IGNITION OF A 5-MEMBERED RING: A COMPARATIVE STUDY BETWEEN CYCLOPENTANE AND TETRAHYDROFURAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-Q Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lemoyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Science and Technology of China, Jun 2023, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266146v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high pressure jet-stirred reactor study of di-iso-pentyl ether and detailed kinetic modelling</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study on the ignition delay times of di-npropyl and di-iso-propyl ethers in diluted mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th U. S. National Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087950v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of autoignition and flame propagation of ethyl lactate/air mixtures, a potential octane booster</w:t>
               </w:r>
@@ -7332,51 +7332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,601 +7792,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modelling study of the oxidation of cyclopentanol at high pressures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXPERIMENTAL AND KINETIC MODELLING STUDY OF THE OXIDATION OF CYCLOPENTANE AND METHYLCYCLOPENTANE AT ATMOSPHERIC PRESSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561784v1</w:t>
+                <w:t xml:space="preserve">hal-02273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JET-STIRRED REACTOR STUDY OF THE OXIDATION AND PYROLYSIS OF DI-N-PROPYL-ETHER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+                <w:t xml:space="preserve">An experimental and modelling study of the oxidation of cyclopentanol at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273288v1</w:t>
+                <w:t xml:space="preserve">hal-02561784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HIGH PRESSURE OXIDATION STUDY OF DI-n-PROPYL ETHER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A JET-STIRRED REACTOR STUDY OF THE OXIDATION AND PYROLYSIS OF DI-N-PROPYL-ETHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273272v1</w:t>
+                <w:t xml:space="preserve">hal-02273288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Modelling Study of the Oxidation of Cyclopentanol at High Pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alan Keromnes</w:t>
+                <w:t xml:space="preserve">A HIGH PRESSURE OXIDATION STUDY OF DI-n-PROPYL ETHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797960v1</w:t>
+                <w:t xml:space="preserve">hal-02273272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND KINETIC MODELLING STUDY OF THE OXIDATION OF CYCLOPENTANE AND METHYLCYCLOPENTANE AT ATMOSPHERIC PRESSURE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">An Experimental and Modelling Study of the Oxidation of Cyclopentanol at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273252v1</w:t>
+                <w:t xml:space="preserve">hal-02797960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative high-pressure jet-stirred reactor study on the oxidation of pentanol isomers: 1-, 2- and 3- pentanol</w:t>
               </w:r>
@@ -8631,51 +8631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical kinetic study of the oxidation of C5H10O2 esters isomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,402 +8983,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver - 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">New insights into oxygenated biofuels oxidation: Experimental and kinetic modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai Moshammer</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICFD2018 (5th International Conference on Flow Dynamics) and ICCEU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University, Nov 2018, sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080807v1</w:t>
+                <w:t xml:space="preserve">hal-02080846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into oxygenated biofuels oxidation: Experimental and kinetic modeling studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFD2018 (5th International Conference on Flow Dynamics) and ICCEU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University, Nov 2018, sendai, Japan</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080846v1</w:t>
+                <w:t xml:space="preserve">hal-02080799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver - 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Moshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080799v1</w:t>
+                <w:t xml:space="preserve">hal-02080807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la combustion des biocarburants oxygénés pour les applications de mobilités</w:t>
               </w:r>
@@ -9632,277 +9632,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oxygenates molecules formed by oxidation of terpenes in a jet-stirred reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketohydroperoxides and Korcek mechanism identified during the oxidation of dipropyl ether in a JSR by high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">MCS11 11th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137425v1</w:t>
+                <w:t xml:space="preserve">hal-02137413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketohydroperoxides and Korcek mechanism identified during the oxidation of dipropyl ether in a JSR by high-resolution mass spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Highly oxygenates molecules formed by oxidation of terpenes in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS11 11th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137413v1</w:t>
+                <w:t xml:space="preserve">hal-02137425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10057,51 +10057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05508497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Hoblos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.138358" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Di Teodoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jespersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Santner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Hou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhong Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04360299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;quan Do" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Lokachari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04121031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boualem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailliau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523993v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Etz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Fioroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonah Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wildenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.350" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Wen Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Gerasimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Knyazkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Bolshova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G Shmakov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P Korobeinichev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Moshammer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elna J.K. Nilsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.10.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cauwenberghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#225;n Sz&#337;ri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Deguillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00686" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.06.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karsenty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1212543" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.150" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506227w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04322698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Black" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Curran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107167f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoblos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlan Amirov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amirov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boualem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Serinyel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lailliau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Q Do" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lefort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemoyne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087950v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351221v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273272v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Curran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belhadj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05508497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Hoblos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.138358" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Di Teodoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jespersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Santner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Hou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhong Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04360299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;quan Do" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Lokachari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boualem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailliau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04121031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523993v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Etz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Fioroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonah Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wildenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.350" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Wen Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Gerasimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Knyazkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Bolshova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G Shmakov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P Korobeinichev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Moshammer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elna J.K. Nilsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.10.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03053" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cauwenberghe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#225;n Sz&#337;ri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Deguillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00686" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karsenty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1212543" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.150" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506227w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04322698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Black" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Curran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107167f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlan Amirov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoblos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amirov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boualem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Serinyel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lailliau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Q Do" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemoyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351221v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273288v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273272v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Curran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belhadj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>