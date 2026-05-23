--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring-Opening Competes with Peroxidation in Fenchone Low-Temperature Autoignition</w:t>
+                <w:t xml:space="preserve">A theoretical study of 1-propanol H-abstractions and successive reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Vassetti</w:t>
+                <w:t xml:space="preserve">Sarah Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgia Cenedese</w:t>
+                <w:t xml:space="preserve">Maristella Di Teodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+                <w:t xml:space="preserve">Simone Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna Pratali Maffei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (13), pp.3113-3131. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002381v1</w:t>
+                <w:t xml:space="preserve">hal-05376471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical study of 1-propanol H-abstractions and successive reactivity</w:t>
+                <w:t xml:space="preserve">Ring-Opening Competes with Peroxidation in Fenchone Low-Temperature Autoignition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Elliott</w:t>
+                <w:t xml:space="preserve">Dario Vassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maristella Di Teodoro</w:t>
+                <w:t xml:space="preserve">Giorgia Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Vari</w:t>
+                <w:t xml:space="preserve">Jonathan Honorien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna Pratali Maffei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41, pp.105928. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (13), pp.3113-3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.4c08396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376471v1</w:t>
+                <w:t xml:space="preserve">hal-05002381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the autoignition behavior of a saturated heterocycle: Pyrrolidine</w:t>
               </w:r>
@@ -785,51 +785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 268, pp.113642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1104,295 +1104,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+                <w:t xml:space="preserve">A combined theoretical and experimental study of the pyrolysis of pyrrolidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qifeng Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiabin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiuzhong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 251, pp.112301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112301⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 258, pp.113063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073727v1</w:t>
+                <w:t xml:space="preserve">hal-04278472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined theoretical and experimental study of the pyrolysis of pyrrolidine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiuzhong Yang</w:t>
+                <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitin Lokachari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goutham Kukkadapu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hwasup Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 258, pp.113063. </w:t>
+              <w:t xml:space="preserve">, 2023, 251, pp.112301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.113063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278472v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling study of the oxidation of fenchone, a high-energy density fuel-additive</w:t>
               </w:r>
@@ -1525,77 +1525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.561-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1629,51 +1629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of auto-ignition and flame propagation of ethyl lactate/air mixtures, a potential octane booster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1759,64 +1759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of di-isobutylene isomers: Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitin Lokachari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goutham Kukkadapu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian D Etz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,983 +1887,983 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pyrolysis study on C4–C8 symmetric ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Wildenberg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Glasziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.543-553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.362⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.329-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216737v1</w:t>
+                <w:t xml:space="preserve">hal-03216672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pyrolysis study on C4–C8 symmetric ethers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Wildenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Glasziou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Kéromnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoîte Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.329-336. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.543-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216672v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of di-n-propyl ether: Characterization of low-temperature products</w:t>
+                <w:t xml:space="preserve">Oxidation of pentan-2-ol – Part I: Theoretical investigation on the decomposition and isomerization reactions of pentan-2-ol radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Belhadj</w:t>
+                <w:t xml:space="preserve">Junfeng Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+                <w:t xml:space="preserve">Yuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong-Wen Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.337-344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.350⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.823-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216647v1</w:t>
+                <w:t xml:space="preserve">hal-03222979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of C 5 esters: Influence of the position of the ester function</w:t>
+                <w:t xml:space="preserve">Oxidation of pentan-2-ol -Part II: Experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfeng Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (10), pp.1124-1132. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.833-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/kin.21519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282080v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of pentan-2-ol – Part I: Theoretical investigation on the decomposition and isomerization reactions of pentan-2-ol radicals</w:t>
+                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junfeng Bai</w:t>
+                <w:t xml:space="preserve">F. Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhu</w:t>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong-Wen Zhou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.823-832. </w:t>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222979v1</w:t>
+                <w:t xml:space="preserve">hal-02937021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of pentan-2-ol -Part II: Experimental and modeling study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+                <w:t xml:space="preserve">Oxidation of di-n-propyl ether: Characterization of low-temperature products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.833-841. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.07.062⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.337-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216659v1</w:t>
+                <w:t xml:space="preserve">hal-03216647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar flame speed determination at high pressure and temperature conditions for kinetic schemes assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Dagaut</w:t>
+                <w:t xml:space="preserve">Oxidation of C 5 esters: Influence of the position of the ester function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chauveau</w:t>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.2449-2457. </w:t>
+              <w:t xml:space="preserve">International Journal of Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (10), pp.1124-1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/kin.21519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937021v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and kinetic modelling study of the oxidation of cyclopentane and methylcyclopentane at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3070,90 +3070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of di-n-butyl ether: Experimental characterization of low-temperature products in JSR and RCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3204,77 +3204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high pressure oxidation study of di-n-propyl ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3321,77 +3321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of oxidation of levulinic biofuels in a jet-stirred reactor: Methyl levulinate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,51 +3451,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modeling study of the oxidation of 3-pentanol at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver – 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,90 +3732,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: Experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.429-436. </w:t>
@@ -3853,90 +3853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More insight into cyclohexanone oxidation: Jet-stirred reactor experiments and kinetic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 220, pp.908-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,51 +3983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modeling studies of a biofuel surrogate compound: laminar burning velocities and jet-stirred reactor measurements of anisole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Wagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elna J.K. Nilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,90 +4117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental chemical kinetic study of the oxidation of diethyl ether in a jet-stirred reactor and comprehensive modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.453-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4228,702 +4228,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical kinetic study of the oxidation of dibutyl-ether in a jet-stirred reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thion</w:t>
+                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Two Branched Aldehydes in a Jet-Stirred Reactor: 2-Methylbutanal and 3-Methylbutanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 185, pp.4-15. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.3206-3218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014703v1</w:t>
+                <w:t xml:space="preserve">hal-02014692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Two Branched Aldehydes in a Jet-Stirred Reactor: 2-Methylbutanal and 3-Methylbutanal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Cyclopentanone Oxidation in a Jet-Stirred Reactor at 1 and 10 atm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.3206-3218. </w:t>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.2144-2155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b03053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014692v1</w:t>
+                <w:t xml:space="preserve">hal-02014689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Detailed Kinetic Modeling Study of Cyclopentanone Oxidation in a Jet-Stirred Reactor at 1 and 10 atm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">An experimental study in a jet-stirred reactor and a comprehensive kinetic mechanism for the oxidation of methyl ethyl ketone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Casimir Togbe</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Diévart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b02061⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.459-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014689v1</w:t>
+                <w:t xml:space="preserve">hal-02014683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study in a jet-stirred reactor and a comprehensive kinetic mechanism for the oxidation of methyl ethyl ketone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A Chemical Kinetic Investigation on Butyl Formate Oxidation: Ab Initio Calculations and Experiments in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristotelis Zaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milán Szőri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre van Cauwenberghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Deguillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.6194-6205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014683v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemical Kinetic Investigation on Butyl Formate Oxidation: Ab Initio Calculations and Experiments in a Jet-Stirred Reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">A chemical kinetic study of the oxidation of dibutyl-ether in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casimir Togbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (6), pp.6194-6205. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 185, pp.4-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b00686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014697v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Kinetic Modeling of the Oxidation of Synthetic Jet Fuels and Surrogates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4990,334 +4990,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-butene and cis-2-butene in a jet-stirred reactor and a combustion vessel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of oxidation of cyclohexanone in a jet-stirred reactor: Experimental and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Togbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef502732c⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.507-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233974v1</w:t>
+                <w:t xml:space="preserve">hal-02014611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of oxidation of cyclohexanone in a jet-stirred reactor: Experimental and modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and modeling study of the oxidation of 1-butene and cis-2-butene in a jet-stirred reactor and a combustion vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Fenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.507-514. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.1107-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2014.06.150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ef502732c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014611v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Kinetic Study for the Unimolecular Decomposition Pathways of Cyclohexanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristotelis Zaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casimir Togbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 161 (12), pp.3003-3013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5905,714 +5905,714 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-Butanediol and the Development of a Novel Kinetic Sub-Mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakr Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nurlan Amirov</w:t>
+                <w:t xml:space="preserve">Guillaume Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130116v1</w:t>
+                <w:t xml:space="preserve">hal-05130113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature oxidation of neo-pentanal – Detailed speciation and kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakr Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lawrence berkeley national laboratory, Jun 2025, Tahoe City, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130113v1</w:t>
+                <w:t xml:space="preserve">hal-05109368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature oxidation of neo-pentanal – Detailed speciation and kinetic modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, lawrence berkeley national laboratory, Jun 2025, Tahoe City, California, United States</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109368v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Flame Speeds of Methanol and Ethanol at High Pressure and Temperature Conditions: An Experimental and Modeling Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Kinetic Study of High-Temperature Oxidation of Neopentane in a Jet-Stirred Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jacquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Serinyel</w:t>
+                <w:t xml:space="preserve">Nurlan Amirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Apr 2025, Edinbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103196v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinetic Study of High-Temperature Oxidation of Neopentane in a Jet-Stirred Reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-BUTANEDIOL and the Development of a Novel Kinetic Sub-Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Apr 2025, Edinbourgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136158v1</w:t>
+                <w:t xml:space="preserve">hal-05103200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-BUTANEDIOL and the Development of a Novel Kinetic Sub-Mechanism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Dayma</w:t>
+                <w:t xml:space="preserve">The Experimental Flame Speed Measurements of 2,3-Butanediol and the Development of a Novel Kinetic Sub-Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurlan Amirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Measurements of Energy (ICME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEKO, Jun 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103200v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical kinetic study of tetrahydropyran high-pressure oxidation in a jet-stirred reactor</w:t>
               </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayma Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low-carbon combustion - 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6700,549 +6700,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high pressure jet-stirred reactor study of di-iso-pentyl ether and detailed kinetic modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Fenchone, a High-Energy Density Fuel-Additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th U. S. National Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
+              <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Luxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087950v1</w:t>
+                <w:t xml:space="preserve">hal-04414651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Modeling Study of the Oxidation of Fenchone, a High-Energy Density Fuel-Additive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON THE IMPACT OF THE O-ATOM ON THE IGNITION OF A 5-MEMBERED RING: A COMPARATIVE STUDY BETWEEN CYCLOPENTANE AND TETRAHYDROFURAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-Q Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lemoyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Boualem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Combustion Institute, Jan 2023, Luxor, Egypt</w:t>
+              <w:t xml:space="preserve">12th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Science and Technology of China, Jun 2023, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414651v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ON THE IMPACT OF THE O-ATOM ON THE IGNITION OF A 5-MEMBERED RING: A COMPARATIVE STUDY BETWEEN CYCLOPENTANE AND TETRAHYDROFURAN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z Serinyel</w:t>
+                <w:t xml:space="preserve">Experimental and modeling study on the ignition delay times of di-npropyl and di-iso-propyl ethers in diluted mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Cenedese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Science and Technology of China, Jun 2023, Hefei, China</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384502v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling study on the ignition delay times of di-npropyl and di-iso-propyl ethers in diluted mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A high pressure jet-stirred reactor study of di-iso-pentyl ether and detailed kinetic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">13th U. S. National Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central States Section of the Combustion Institute, Mar 2023, College Station, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266146v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study of autoignition and flame propagation of ethyl lactate/air mixtures, a potential octane booster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,77 +7332,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A detailed high-pressure oxidation study of di-isopropyl ether</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Combustion Institute, Jul 2022, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7427,77 +7427,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and kinetic modeling study on the oxidation of 1,3-dioxolane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Wildenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7591,51 +7591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7699,51 +7699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Keromnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7792,670 +7792,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL AND KINETIC MODELLING STUDY OF THE OXIDATION OF CYCLOPENTANE AND METHYLCYCLOPENTANE AT ATMOSPHERIC PRESSURE</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and modelling study of the oxidation of cyclopentanol at high pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273252v1</w:t>
+                <w:t xml:space="preserve">hal-02561784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and modelling study of the oxidation of cyclopentanol at high pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+                <w:t xml:space="preserve">A JET-STIRRED REACTOR STUDY OF THE OXIDATION AND PYROLYSIS OF DI-N-PROPYL-ETHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561784v1</w:t>
+                <w:t xml:space="preserve">hal-02273288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A JET-STIRRED REACTOR STUDY OF THE OXIDATION AND PYROLYSIS OF DI-N-PROPYL-ETHER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A HIGH PRESSURE OXIDATION STUDY OF DI-n-PROPYL ETHER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273288v1</w:t>
+                <w:t xml:space="preserve">hal-02273272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HIGH PRESSURE OXIDATION STUDY OF DI-n-PROPYL ETHER</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Experimental and Modelling Study of the Oxidation of Cyclopentanol at High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273272v1</w:t>
+                <w:t xml:space="preserve">hal-02797960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental and Modelling Study of the Oxidation of Cyclopentanol at High Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL AND KINETIC MODELLING STUDY OF THE OXIDATION OF CYCLOPENTANE AND METHYLCYCLOPENTANE AT ATMOSPHERIC PRESSURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">11th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797960v1</w:t>
+                <w:t xml:space="preserve">hal-02273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative high-pressure jet-stirred reactor study on the oxidation of pentanol isomers: 1-, 2- and 3- pentanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8487,303 +8487,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et simulation de l'oxydation du 3-pentanol à haute pression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+                <w:t xml:space="preserve">Experimental and numerical kinetic study of the oxidation of C5H10O2 esters isomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Futurmob 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSC, Jul 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351651v1</w:t>
+                <w:t xml:space="preserve">hal-02080778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical kinetic study of the oxidation of C5H10O2 esters isomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude expérimentale et simulation de l'oxydation du 3-pentanol à haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Keromnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Gas Kinetics and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RSC, Jul 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Futurmob 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080778v1</w:t>
+                <w:t xml:space="preserve">hal-03351651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Insight Into Methyl-3-Hexenoate Combustion Kinetics: Low-Pressure Premixed Flame Structure, High-Pressure Ignition Delay Time Measurements and Mechanism Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoite Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8864,51 +8864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental and modelling study of the oxidation of 3-pentanol at high pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,432 +8983,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into oxygenated biofuels oxidation: Experimental and kinetic modeling studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+                <w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver - 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Thion</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Moshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFD2018 (5th International Conference on Flow Dynamics) and ICCEU2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tohoku University, Nov 2018, sendai, Japan</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080846v1</w:t>
+                <w:t xml:space="preserve">hal-02080807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into oxygenated biofuels oxidation: Experimental and kinetic modeling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Serinyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICFD2018 (5th International Conference on Flow Dynamics) and ICCEU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tohoku University, Nov 2018, sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080799v1</w:t>
+                <w:t xml:space="preserve">hal-02080846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the oxidation kinetics of a cetane improver - 1,2-dimethoxyethane (1,2-DME) with experimental and modeling methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Kinetics of propyl acetate oxidation: experiments in a jet-stirred reactor, ab initio calculations, and rate constant determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dayma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Serinyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kai Moshammer</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, Combustion Institute, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080807v1</w:t>
+                <w:t xml:space="preserve">hal-02080799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la combustion des biocarburants oxygénés pour les applications de mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoite Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9489,51 +9489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Combustion of Synthetic Jet Fuels (Gas to Liquid and Coal to Liquid) and Multi-Component Surrogates: Experimental and Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9632,277 +9632,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ketohydroperoxides and Korcek mechanism identified during the oxidation of dipropyl ether in a JSR by high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly oxygenates molecules formed by oxidation of terpenes in a jet-stirred reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCS11 11th Mediterranean Combustion Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain. , 2019</w:t>
+              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137413v1</w:t>
+                <w:t xml:space="preserve">hal-02137425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly oxygenates molecules formed by oxidation of terpenes in a jet-stirred reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ketohydroperoxides and Korcek mechanism identified during the oxidation of dipropyl ether in a JSR by high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dagaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dayma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Chemical Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France. </w:t>
+              <w:t xml:space="preserve">MCS11 11th Mediterranean Combustion Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tenerife, Spain. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137425v1</w:t>
+                <w:t xml:space="preserve">hal-02137413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10057,51 +10057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05508497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Hoblos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.138358" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Di Teodoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jespersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Santner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Hou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhong Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04360299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;quan Do" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Lokachari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278472v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boualem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailliau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04121031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523993v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Etz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Fioroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonah Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216737v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wildenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carbonnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.362" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.261" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216647v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.350" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222979v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Bai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Wen Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.194" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.062" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Gerasimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Knyazkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Bolshova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G Shmakov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P Korobeinichev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Moshammer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elna J.K. Nilsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.10.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.06.019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014692v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03053" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02061" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cauwenberghe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#225;n Sz&#337;ri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Deguillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00686" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karsenty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1212543" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaras" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.150" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506227w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04322698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Black" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Curran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107167f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130116v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlan Amirov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoblos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103200v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amirov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414651v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boualem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Serinyel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lailliau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384502v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Q Do" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lefort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemoyne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266146v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351221v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273252v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561784v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273288v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273272v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351651v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080778v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080807v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Curran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belhadj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05508497v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakr Hoblos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dayma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Serinyel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2026.138358" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05376471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elliott" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maristella Di Teodoro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Vari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002381v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vassetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cenedese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Honorien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dagaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.4c08396" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05079727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scott Goldsborough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jespersen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Santner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Quan Do" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Hou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabin Huang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changyang Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuzhong Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113588" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04654825v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105254" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04681749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04360299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong&#8208;quan Do" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;te Lefort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Le Moyne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.113063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073727v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Lokachari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutham Kukkadapu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasup Song" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vanhove" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lailliau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164151v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boualem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Serinyel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lailliau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dagaut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04121031v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.038" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079881v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523993v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian D Etz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina M Fioroni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seonah Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112547" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216672v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Glasziou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.261" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Wildenberg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carbonnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan K&#233;romn&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.362" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222979v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Bai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Wen Zhou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.07.062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dayma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.244" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216647v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belhadj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.350" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21519" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kin.21412" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934473v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya E Gerasimov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis A Knyazkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana A Bolshova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey G Shmakov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg P Korobeinichev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.028" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.08.037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934437v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116554" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Togbe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Keromnes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Moshammer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.178" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wagnon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elna J.K. Nilsson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.10.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.04.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014692v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b03053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014689v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b02061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di&#233;vart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre van Cauwenberghe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014697v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristotelis Zaras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#225;n Sz&#337;ri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Deguillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b00686" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.06.019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014669v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karsenty" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2016.1212543" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Togb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zaras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2014.06.150" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef502732c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014643v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506227w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014587v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2014.06.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853804v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herbinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Frottier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dirrenberger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Warth" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.05.016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771363v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Husson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Cord" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.07.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04322698v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Black" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simmie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Curran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp107167f" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130113v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoblos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacquet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136158v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurlan Amirov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05103200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amirov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130116v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136183v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayma Guillaume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04414651v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boualem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Serinyel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lailliau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Dagaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384502v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-Q Do" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lefort" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lemoyne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266146v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087950v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047158v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038615v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351221v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Lefort" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354856v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauveau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351229v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561784v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273288v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273272v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02797960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273252v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080787v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351651v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350872v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-02080767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080846v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351268v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Curran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2015-42004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137425v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belhadj" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benoit" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137413v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>