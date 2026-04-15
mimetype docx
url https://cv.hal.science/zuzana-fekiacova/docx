--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -66,2821 +66,2821 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lateritic Cenozoic paleoenvironmental and paleoclimatic conditions in the Central Amazon basin, Brazil, inferred from mineralogy, geochemistry and geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 662, pp.112674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tropical Weathering History Recorded in the Silicon Isotopes of Lateritic Weathering Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guinoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Druhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (19), pp.e2021GL092957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL092957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Retisol impacted by artificial drainage: What can we learn from stable Fe isotope ratios?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.114771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lead, zinc, and copper redistributions in soils along a deposition gradient from emissions of a Pb-Ag smelter decommissioned 100 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 665, pp.502-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmosphere–soil carbon transfer as a function of soil depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 559 (7715), pp.599-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0328-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (3), pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/1780-4507.13562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Fe isotope fractionations trace the pedogenetic mechanisms involved in podzolization?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Bechon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. T. Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 296, pp.38 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of copper concentrations and stable isotope ratios to artificial drainage in a French Retisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charirat Kusonwiriyawong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Bigalke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 300, pp.44-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare earth elements dynamics along pedogenesis in a chronosequence of podzolic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vermeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Delvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.163 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement du carbone profond des sols cultivés : une estimation par compilation de données isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chadoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracing contamination sources in soils with Cu and Zn isotopic ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 517, pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.02.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferences from the vertical distribution of Fe isotopic compositions on pedogenetic processes in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pichat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209-210, pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2013.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental melt of the Nadezhdinsky Formation: Geochemistry, petrology and connection with Cu-Ni deposits (Noril'sk area, Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Krivolutskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Sobolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.N. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Plechova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.A. Kostitsyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 302-303, pp.87 - 105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2011.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and temporal evolution of Koʻolau Volcano, Hawaiʻi: Inferences from isotope data on the Koʻolau Scientific Drilling Project (KSDP), the Honolulu Volcanics and ODP Site 843.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.G. Galer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 261 (1-2), pp.65-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotope and trace element evidence for depleted lithosphere in the source of enriched Ko'olau basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent J. M. Salters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afi Sachi-Kocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bizimis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 151, pp.297-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-005-0059-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past changes of weathering regime in laterites recorded in Fe isotope signal preserved in Fe oxyhydroxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to constrain long-term laterite formation using a multi-isotopic approach (Cr, Fe, Li).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guinoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yensinga Bafounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova-Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fate and behavior of iron from foliar-applied Fe nanoparticulate fertilizers in tomato and durum wheat - insights from X-ray absorption spectroscopy combined with Fe isotopic measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle L Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungicide-borne Cu fate in vineyard soils revealed by combined isotopic and XAS analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Doelsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Duvivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Pierdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference of Biogeochemistry of Trace Elements (ICOBTE) &amp; International Conference of Heavy Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Cu and Zn isotopes as tracers of contamination in organic wasteamended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Formentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Favaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C A Ceretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Cu and Zn isotopes as tracers of contamination in organic waste- amended soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Formentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Favaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C A Ceretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements (ICOBTE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-02966902v1</w:t>
-              </w:r>
-[...2008 lines deleted...]
-                <w:t xml:space="preserve">hal-00096172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2924,51 +2924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sumera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bussone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,51 +3045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sumera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3142,217 +3142,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic Setting of the Tertiary Hocheifel Volcanism (Germany), Part I: 40Ar/39Ar geochronology.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geodynamic Setting of the Tertiary Hocheifel Volcanism (Germany), Part II: Geochemistry and Sr, Nd and Pb Isotopic Compositions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter F. Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul R. Renne</w:t>
+                <w:t xml:space="preserve">Albrecht W. W. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantle Plumes. A multidisciplinary Approach.</w:t>
+              <w:t xml:space="preserve">Mantle Plumes - A Multidisciplinary Approach.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718764v1</w:t>
+                <w:t xml:space="preserve">hal-01718770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic Setting of the Tertiary Hocheifel Volcanism (Germany), Part II: Geochemistry and Sr, Nd and Pb Isotopic Compositions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geodynamic Setting of the Tertiary Hocheifel Volcanism (Germany), Part I: 40Ar/39Ar geochronology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter F. Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albrecht W. W. Hofmann</w:t>
+                <w:t xml:space="preserve">Paul R. Renne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mantle Plumes - A Multidisciplinary Approach.</w:t>
+              <w:t xml:space="preserve">Mantle Plumes. A multidisciplinary Approach.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718770v1</w:t>
+                <w:t xml:space="preserve">hal-01718764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3664,51 +3664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Fekiacova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3902,51 +3902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Formentini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Veiga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Favaretto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ceretta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02966902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442888v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092957" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charirat Kusonwiriyawong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Bigalke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vermeire" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Bechon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Cornelis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermeire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Detienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pichat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913103v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Krivolutskaya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sobolev" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Mikhailov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Plechova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Kostitsyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNH9QZNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. Galer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Garcia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Hofmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.06.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMN8N697-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. M. Salters" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Sachi-Kocher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bizimis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-005-0059-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZS6HKFG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter F. Mertz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Renne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718770v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht W. W. Hofmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ansart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guinoiseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calmels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautheron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112674" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442888v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guinoiseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Druhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL092957" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Fekiacova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duvivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114771" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Doelsch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.092" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadoeuf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0328-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.13562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Vermeire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Bechon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Cornelis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.02.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charirat Kusonwiriyawong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Bigalke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vermeire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Detienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delvaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.06.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cornu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pichat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.02.046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pichat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.06.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Krivolutskaya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Sobolev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Mikhailov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Plechova" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Kostitsyn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNH9QZNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517800v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. Galer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Garcia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Hofmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.06.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMN8N697-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent J. M. Salters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afi Sachi-Kocher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bizimis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-005-0059-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6ZS6HKFG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Fekiacova-Castanet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Heller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yensinga Bafounga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293812v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle L Slomberg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209797v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pierdet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557549v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Formentini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Veiga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Favaretto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ceretta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-02966902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235080v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bussone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367712v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camps" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.colloquepaulambert.fr/nous-contacter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter F. Mertz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht W. W. Hofmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Renne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Quentinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goudemez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Keller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>